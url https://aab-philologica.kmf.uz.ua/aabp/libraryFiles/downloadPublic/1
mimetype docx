--- v0 (2025-10-30)
+++ v1 (2026-04-25)
@@ -6,152 +6,184 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="31531B5A" w14:textId="4FA05E1F" w:rsidR="00966EC0" w:rsidRPr="005A10F2" w:rsidRDefault="00DE62C6" w:rsidP="005A10F2">
+    <w:p w14:paraId="31531B5A" w14:textId="4FA05E1F" w:rsidR="00966EC0" w:rsidRPr="00505A4C" w:rsidRDefault="00DE62C6" w:rsidP="005A10F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="hu-HU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Sample for the </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> section</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB5A79E" w14:textId="77777777" w:rsidR="00966EC0" w:rsidRPr="005A10F2" w:rsidRDefault="00966EC0" w:rsidP="005A10F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20545C77" w14:textId="0D8219AE" w:rsidR="00014AFC" w:rsidRPr="005A10F2" w:rsidRDefault="005C419C" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
       </w:pPr>
       <w:r w:rsidRPr="005A10F2">
         <w:t>УДК</w:t>
       </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="005A10F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>[SPh-УДК]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00204C0B" w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00204C0B" w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>-УДК]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605E5652" w14:textId="60CCD125" w:rsidR="005C419C" w:rsidRPr="005A10F2" w:rsidRDefault="005C419C" w:rsidP="005A10F2">
+    <w:p w14:paraId="605E5652" w14:textId="3C732407" w:rsidR="005C419C" w:rsidRDefault="005C419C" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A10F2">
         <w:t>DOI</w:t>
       </w:r>
       <w:r w:rsidR="005A10F2" w:rsidRPr="005A10F2">
         <w:t xml:space="preserve"> 10.58423/2786-6726/</w:t>
       </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="005A10F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>[SPh-DO</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00204C0B" w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00204C0B" w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>-DO</w:t>
       </w:r>
       <w:r w:rsidR="00C943B5">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550D7ED7" w14:textId="0DE513B6" w:rsidR="00110C11" w:rsidRPr="00110C11" w:rsidRDefault="00110C11" w:rsidP="005A10F2">
+      <w:pPr>
+        <w:pStyle w:val="SPh-DOI"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00110C11">
+        <w:t>ISSN 2786-6726 (Online), ISSN 2786-6718 (Print)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A88AAC1" w14:textId="712A126D" w:rsidR="005A10F2" w:rsidRPr="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Received: </w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="EE0000"/>
@@ -282,600 +314,864 @@
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F3BB50" w14:textId="3A0C2663" w:rsidR="002A635E" w:rsidRPr="005A10F2" w:rsidRDefault="00DE62C6" w:rsidP="005A10F2">
+    <w:p w14:paraId="64F3BB50" w14:textId="3A0C2663" w:rsidR="002A635E" w:rsidRPr="00505A4C" w:rsidRDefault="00DE62C6" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Author"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk65410528"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk54561042"/>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Author Name, Author Name, Author Name </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002A635E" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-Author</w:t>
+      </w:r>
+      <w:r w:rsidR="002A635E" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="525E89A3" w14:textId="1B557DB2" w:rsidR="00CF6628" w:rsidRPr="005A10F2" w:rsidRDefault="00DE62C6" w:rsidP="005A10F2">
+    <w:p w14:paraId="525E89A3" w14:textId="1B557DB2" w:rsidR="00CF6628" w:rsidRPr="00505A4C" w:rsidRDefault="00DE62C6" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Title"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Title of the paper</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6628" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00CF6628" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00286262" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00286262" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00976487" w:rsidRPr="005A10F2">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00976487" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00286262" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-Title</w:t>
+      </w:r>
+      <w:r w:rsidR="00286262" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00286262" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00286262" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E123007" w14:textId="5276795B" w:rsidR="00137AC7" w:rsidRPr="005A10F2" w:rsidRDefault="00DE62C6" w:rsidP="005A10F2">
+    <w:p w14:paraId="0E123007" w14:textId="5276795B" w:rsidR="00137AC7" w:rsidRPr="00505A4C" w:rsidRDefault="00DE62C6" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Subtitle"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Subtitle of the article</w:t>
       </w:r>
-      <w:r w:rsidR="00286262" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00286262" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00286262" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-Subtitle</w:t>
+      </w:r>
+      <w:r w:rsidR="00286262" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C51F03F" w14:textId="270328FE" w:rsidR="005C419C" w:rsidRPr="005A10F2" w:rsidRDefault="005C419C" w:rsidP="005A10F2">
+    <w:p w14:paraId="5C51F03F" w14:textId="270328FE" w:rsidR="005C419C" w:rsidRPr="00505A4C" w:rsidRDefault="005C419C" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-ChapterTitle"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk65420173"/>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00DE62C6" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00DE62C6" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Chapter title</w:t>
       </w:r>
-      <w:r w:rsidR="00286262" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00286262" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk65243358"/>
-      <w:r w:rsidR="00DE62C6" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00DE62C6" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002D6864" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DE62C6" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh-Chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6864" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00DE62C6" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00DE62C6" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>itle</w:t>
       </w:r>
-      <w:r w:rsidR="00F02436" w:rsidRPr="005A10F2">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F02436" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00F02436" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00F02436" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="003A41A5" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="003A41A5" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00DE62C6" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00DE62C6" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Chapter titles are numbered consecutively. Do not use indentation</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6628" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00CF6628" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>!]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B730677" w14:textId="225D7A49" w:rsidR="005C419C" w:rsidRPr="005A10F2" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
+    <w:p w14:paraId="1B730677" w14:textId="225D7A49" w:rsidR="005C419C" w:rsidRPr="00505A4C" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-FirstParagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk54119864"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study</w:t>
       </w:r>
-      <w:r w:rsidR="005C419C" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="005C419C" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6628" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00CF6628" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk64288753"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk65243390"/>
-      <w:r w:rsidR="00F02436" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00F02436" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F02436" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>FirstParagraph</w:t>
       </w:r>
-      <w:r w:rsidR="00F02436" w:rsidRPr="005A10F2">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F02436" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidR="00F02436" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00F02436" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="00F02436" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00F02436" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="00CF6628" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00CF6628" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Do not use indents in the first paragraph of this chapter</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6628" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00CF6628" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
-      <w:r w:rsidR="005C419C" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="005C419C" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5B4433" w14:textId="005CDA6F" w:rsidR="005C419C" w:rsidRPr="005A10F2" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
+    <w:p w14:paraId="4D5B4433" w14:textId="005CDA6F" w:rsidR="005C419C" w:rsidRPr="00505A4C" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Paragraph"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study.</w:t>
       </w:r>
-      <w:r w:rsidR="005C419C" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="005C419C" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F02436" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-Paragraph</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02436" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B009340" w14:textId="77777777" w:rsidR="00EB59B5" w:rsidRPr="005A10F2" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
+    <w:p w14:paraId="4B009340" w14:textId="77777777" w:rsidR="00EB59B5" w:rsidRPr="00505A4C" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Paragraph"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk65244856"/>
-      <w:r w:rsidRPr="005A10F2">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Linguistic data and other designations</w:t>
       </w:r>
-      <w:r w:rsidR="005C419C" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="005C419C" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A744F9" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00A744F9" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk65244883"/>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Use italics</w:t>
       </w:r>
-      <w:r w:rsidR="00370553" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00370553" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidR="00A744F9" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00A744F9" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00A744F9" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00A744F9" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5FCE54" w14:textId="07AA83FE" w:rsidR="00415253" w:rsidRPr="005A10F2" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
+    <w:p w14:paraId="0A5FCE54" w14:textId="07AA83FE" w:rsidR="00415253" w:rsidRPr="00505A4C" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Paragraph"/>
         <w:rPr>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk65245484"/>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Main text of the study (Reference</w:t>
       </w:r>
-      <w:r w:rsidR="00337184" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00337184" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A744F9" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00A744F9" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 2020</w:t>
       </w:r>
-      <w:r w:rsidR="00337184" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00337184" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>p. 20.</w:t>
       </w:r>
-      <w:r w:rsidR="00A744F9" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00A744F9" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidR="00C43669" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00C43669" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A744F9" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00A744F9" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00337184" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00337184" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Hlk65245419"/>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Refer to the text in parentheses! The link includes the author's last name, year of publication, page number, and the abbreviation of the word page</w:t>
       </w:r>
-      <w:r w:rsidR="008F2795" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="008F2795" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidR="00337184" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00337184" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F235EC8" w14:textId="2E4BE963" w:rsidR="00415253" w:rsidRPr="005A10F2" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
+    <w:p w14:paraId="4F235EC8" w14:textId="328589A5" w:rsidR="00415253" w:rsidRPr="00505A4C" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Paragraph"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Main text of the study </w:t>
       </w:r>
-      <w:r w:rsidR="00415253" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00415253" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>(URL1)</w:t>
       </w:r>
-      <w:r w:rsidR="00A744F9" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00A744F9" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00415253" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00415253" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00415253" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00415253" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00415253" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>For web pages in the text only refer in the form (URL1) (URL2), etc. Indicate the full URL at the very end of the bibliography.</w:t>
+      </w:r>
+      <w:r w:rsidR="00415253" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656FB3FB" w14:textId="77777777" w:rsidR="00EB59B5" w:rsidRPr="005A10F2" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
+    <w:p w14:paraId="656FB3FB" w14:textId="77777777" w:rsidR="00EB59B5" w:rsidRPr="00505A4C" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Paragraph"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Main text of the study</w:t>
       </w:r>
-      <w:r w:rsidR="00415253" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00415253" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00415253" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00415253" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00415253" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00415253" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00415253" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00415253" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please use a footnote only when absolutely necessary. To create a footnote, see the footnote at the bottom of the page</w:t>
       </w:r>
-      <w:r w:rsidR="00370553" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00370553" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00415253" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00415253" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00415253" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00415253" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726B0F10" w14:textId="77777777" w:rsidR="00EB59B5" w:rsidRPr="005A10F2" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
+    <w:p w14:paraId="726B0F10" w14:textId="77777777" w:rsidR="00EB59B5" w:rsidRPr="00505A4C" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Paragraph"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Main text of the study. Main text of the study. Main text of the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C5A085" w14:textId="102DC90F" w:rsidR="00137AC7" w:rsidRPr="005A10F2" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
+    <w:p w14:paraId="14C5A085" w14:textId="102DC90F" w:rsidR="00137AC7" w:rsidRPr="00505A4C" w:rsidRDefault="00EB59B5" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Paragraph"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55178AF4" w14:textId="1466B8F7" w:rsidR="00D42AFB" w:rsidRPr="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="SPh-TableFigure-TitleChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk65409208"/>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rStyle w:val="SPh-TableFigure-NumberChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
       <w:r w:rsidR="001E629F" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rStyle w:val="SPh-TableFigure-NumberChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -1319,286 +1615,474 @@
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Location of the image. - Send the images in high quality (min. 300 dpi), in .jpg format, numbered, as a separate file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DEAA7B9" w14:textId="068682AA" w:rsidR="0053312C" w:rsidRPr="005A10F2" w:rsidRDefault="0053312C" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-NameOfTheSource"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: Name of the source </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587B7E8A" w14:textId="3586098E" w:rsidR="00BE412C" w:rsidRPr="005A10F2" w:rsidRDefault="00FA0FEB" w:rsidP="005A10F2">
+    <w:p w14:paraId="587B7E8A" w14:textId="3586098E" w:rsidR="00BE412C" w:rsidRPr="00505A4C" w:rsidRDefault="00FA0FEB" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-ChapterTitle"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>2. Chapter Title</w:t>
       </w:r>
-      <w:r w:rsidR="003A41A5" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="003A41A5" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002E7295" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh-ChapterTitle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E7295" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BC195C" w14:textId="21EA99BC" w:rsidR="00156C91" w:rsidRPr="005A10F2" w:rsidRDefault="00653507" w:rsidP="005A10F2">
+    <w:p w14:paraId="25BC195C" w14:textId="21EA99BC" w:rsidR="00156C91" w:rsidRPr="00505A4C" w:rsidRDefault="00653507" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-FirstParagraph"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study</w:t>
+      </w:r>
+      <w:r w:rsidR="00473F73" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh-FirstParagraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E7295" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C259F63" w14:textId="0A176970" w:rsidR="00156C91" w:rsidRPr="00505A4C" w:rsidRDefault="00653507" w:rsidP="005A10F2">
+      <w:pPr>
+        <w:pStyle w:val="SPh-Paragraph"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002E7295" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-Paragraph</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7295" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C259F63" w14:textId="0A176970" w:rsidR="00156C91" w:rsidRPr="005A10F2" w:rsidRDefault="00653507" w:rsidP="005A10F2">
-[...23 lines deleted...]
-    <w:p w14:paraId="1B2DCF8A" w14:textId="64A2D935" w:rsidR="00156C91" w:rsidRPr="005A10F2" w:rsidRDefault="005E5BC1" w:rsidP="005A10F2">
+    <w:p w14:paraId="1B2DCF8A" w14:textId="64A2D935" w:rsidR="00156C91" w:rsidRPr="00505A4C" w:rsidRDefault="005E5BC1" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Subchapter"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5736D2"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00AA6A51" w:rsidRPr="005A10F2">
-[...8 lines deleted...]
-      <w:r w:rsidR="00AA6A51" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00AA6A51" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subchapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6A51" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA6A51" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA6A51" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-Subchapter]</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7295" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E7295" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="002E7295" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="00CF6628" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00CF6628" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Use decimal numbering to denote subchapters.</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6628" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00CF6628" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A9D2C4" w14:textId="77777777" w:rsidR="00653507" w:rsidRPr="005A10F2" w:rsidRDefault="00653507" w:rsidP="005A10F2">
+    <w:p w14:paraId="26A9D2C4" w14:textId="77777777" w:rsidR="00653507" w:rsidRPr="00505A4C" w:rsidRDefault="00653507" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Paragraph"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7C3D53" w14:textId="5C076931" w:rsidR="00156C91" w:rsidRPr="005A10F2" w:rsidRDefault="00653507" w:rsidP="005A10F2">
+    <w:p w14:paraId="3F7C3D53" w14:textId="5C076931" w:rsidR="00156C91" w:rsidRPr="00505A4C" w:rsidRDefault="00653507" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Paragraph"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study. Main text of the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063D7C49" w14:textId="6688B77D" w:rsidR="001801EB" w:rsidRPr="005A10F2" w:rsidRDefault="00C943B5" w:rsidP="005A10F2">
+    <w:p w14:paraId="063D7C49" w14:textId="677EC563" w:rsidR="001801EB" w:rsidRPr="00295CB1" w:rsidRDefault="00C943B5" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Literature"/>
         <w:rPr>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Література</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00653507" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>[SPh-Literature</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E7295" w:rsidRPr="005A10F2">
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00653507" w:rsidRPr="00295CB1">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00653507" w:rsidRPr="00295CB1">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-Literature</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7295" w:rsidRPr="00295CB1">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>] –</w:t>
       </w:r>
-      <w:r w:rsidR="003A41A5" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="003A41A5" w:rsidRPr="00295CB1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A41A5" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="003A41A5" w:rsidRPr="00295CB1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="009C31A8" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="009C31A8" w:rsidRPr="00295CB1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="003A41A5" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Following the scheme below, the literature items in the study should be published in alphabetical order of the full names of the authors, within an ascending chronological order. It should list items in Cyrillic and then in Latin letters. If the referenced literature has free online access or a DOI </w:t>
+      </w:r>
+      <w:r w:rsidR="00295CB1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r w:rsidR="009C31A8" w:rsidRPr="00295CB1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5736D2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please include the link or </w:t>
+      </w:r>
+      <w:r w:rsidR="00002ADD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5736D2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r w:rsidR="009C31A8" w:rsidRPr="00295CB1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5736D2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A41A5" w:rsidRPr="00295CB1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5736D2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D6165B" w14:textId="118AD7EB" w:rsidR="005A10F2" w:rsidRPr="00033ABA" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk65259672"/>
       <w:bookmarkStart w:id="13" w:name="_Hlk54546201"/>
       <w:bookmarkStart w:id="14" w:name="_Hlk65259689"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
@@ -1761,78 +2245,110 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. Київ: Соняшник.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F34367" w14:textId="48E1C9A8" w:rsidR="005A10F2" w:rsidRPr="00033ABA" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Тарканій Ганна 2011. Закарпатська відповідь українському „мовному питанню”.</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Закарпаття онлайн</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Закарпаття</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110C11">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 25 березня 2011. </w:t>
-[...9 lines deleted...]
-      </w:hyperlink>
+        <w:t>онлайн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110C11">
+        <w:t xml:space="preserve">, 25 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>березня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110C11">
+        <w:t xml:space="preserve"> 2011. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00C515A0">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C515A0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C515A0">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Accessed</w:t>
       </w:r>
       <w:r w:rsidRPr="00C515A0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: 18.10.2025).</w:t>
       </w:r>
     </w:p>
@@ -1855,184 +2371,343 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Яцьків Марія 2020. Фраземи на позначення мовленнєвої та мисленнєвої діяльності в художніх творах Мирослава Дочинця. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Науковий вісник Ужгородського університету. Cерія: Філологія</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> 43/1: c. 313–317</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...39 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00110C11">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00110C11">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>doi</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00110C11">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>org</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00110C11">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>/10.24144/2663-6840.2020.1.(43).313-317"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AB6F0E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+        </w:rPr>
+        <w:t>https</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6F0E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>://</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB6F0E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB6F0E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6F0E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+        </w:rPr>
+        <w:t>org</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6F0E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/10.24144/2663-6840.2020.1.(43).313-317</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6D75C107" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Beregszászi Anikó – Csernicskó István – Orosz Ildikó 2001. </w:t>
+        <w:t xml:space="preserve">Beregszászi Anikó – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Csernicskó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> István – Orosz Ildikó 2001. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Nyelv, oktatás, politika.</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t> Beregszász: Kárpátaljai Magyar Tanárképző Főiskola.</w:t>
+        <w:t xml:space="preserve"> Beregszász: Kárpátaljai Magyar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Tanárképzo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̋ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Főiskola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597B2912" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRPr="00033ABA" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00033ABA">
-[...3 lines deleted...]
-        <w:t>Csernicskó István 2013. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Csernicskó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> István 2013. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Államok, nyelvek, államnyelvek. Nyelvpolitika a mai Kárpátalja területén (1867–2010)</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>. Budapest: Gondolat Kiadó.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E3775F" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00033ABA">
-[...3 lines deleted...]
-        <w:t>Csernicskó István – Melnyik Szvitlana 2010. A nyelvpolitika fogalma. In: Fedinec Csilla – Vehes Mikola főszerk. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Csernicskó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> István – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Melnyik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Szvitlana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2010. A nyelvpolitika fogalma. In: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Fedinec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Csilla – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Vehes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mikola főszerk. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Kárpátalja 1919–2009: történelem, politika, kultúra.</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t> Budapest: Argumentum – MTA Etnikai-nemzeti Kisebbségkutató Intézete</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:t>, 553–562. o.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05675D91" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
@@ -2072,131 +2747,163 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:t>Laihonen, Petteri 2016. Beware of the dog! Private linguistic landscapes in two ‘Hungarian’ villages in South-West Slovakia. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Language Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:t xml:space="preserve"> 15/4: pp. 373–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10993-015-9358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05FE4AB8" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Lajos Mihály 2021. Névdivat-alakulás Kárpátalján. A Katalinoktól és Istvánoktól a Vannesszákig és Patrikokig. </w:t>
+        <w:t xml:space="preserve">Lajos Mihály 2021. Névdivat-alakulás Kárpátalján. A Katalinoktól és Istvánoktól a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Vannesszákig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és Patrikokig. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Kárpátalja</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t> 1046: 10. o.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0785336A" w14:textId="788E36EE" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00033ABA">
-[...11 lines deleted...]
-        <w:t>Hodinka Antal Nyelvészeti Kutatóközpont</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Márku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anita 2020. Édes-bús nosztalgia kárpátaljai Élőnyelvi Konferenciák jubileumain. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Hodinka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Antal Nyelvészeti Kutatóközpont</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>, 2020. szeptember 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00033ABA">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:t>http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Accessed</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -2243,51 +2950,51 @@
         <w:t>. New York: Cambridge University Press.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="71C2A095" w14:textId="4098C1AB" w:rsidR="005A10F2" w:rsidRPr="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">URL1: Központi Statisztikai Hivatal. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:t>http://www.ksh.hu/?lang=hu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Accessed</w:t>
@@ -2335,734 +3042,2525 @@
     <w:p w14:paraId="391E7179" w14:textId="646776E2" w:rsidR="000636C7" w:rsidRPr="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">URL2: </w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Закон України «Про забезпечення функціонування української мови як </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Закон </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>України «Про</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> забезпечення функціонування української мови як </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">державної». </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId13" w:history="1">
+        <w:t>державної»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="005A10F2">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:spacing w:val="-4"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://zakon.rada.gov.ua/laws/show/2704-19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Accessed: 22.10.2025</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rStyle w:val="Hiperhivatkozs"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-4"/>
           <w:u w:val="none"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084AAA28" w14:textId="401D3207" w:rsidR="001801EB" w:rsidRPr="005A10F2" w:rsidRDefault="001801EB" w:rsidP="005A10F2">
+    <w:p w14:paraId="084AAA28" w14:textId="401D3207" w:rsidR="001801EB" w:rsidRPr="00002ADD" w:rsidRDefault="001801EB" w:rsidP="005A10F2">
       <w:pPr>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Hlk65248537"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rStyle w:val="SPh-LiteratureChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidR="009121DD" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rStyle w:val="SPh-LiteratureChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="009C31A8" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rStyle w:val="SPh-LiteratureChar"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>[SPh-Literature</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B5A7C" w:rsidRPr="005A10F2">
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C31A8" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rStyle w:val="SPh-LiteratureChar"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t>SPh-Literature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B5A7C" w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:rStyle w:val="SPh-LiteratureChar"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00966EC0" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00966EC0" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>– [</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C31A8" w:rsidRPr="005A10F2">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00966EC0" w:rsidRPr="00002ADD">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009C31A8" w:rsidRPr="00002ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5736D2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please provide the Latin transcript of the Cyrillic items and the English translation of the listed titles in this section, in the order of the "Literature".</w:t>
       </w:r>
-      <w:r w:rsidR="00966EC0" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00966EC0" w:rsidRPr="00002ADD">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45529615" w14:textId="088768A3" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Hlk211717318"/>
-      <w:r w:rsidRPr="00033ABA">
-[...11 lines deleted...]
-        <w:t>Hazeta po-ukrainsky 42/</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Handzii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Oleksandr 2019. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pochav</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>diiaty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> novyi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pravopys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [A new spelling came into effect]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hazeta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> po-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ukrainsky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42/</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>2206: s. 2. (In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C546E1C" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00033ABA">
-[...17 lines deleted...]
-        <w:t>[Language Situation in Kyiv: the Present Day and the Future]. Kyiv: KM Akademiia. (In Ukrainian)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaliznyak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Hanna – Masenko, Larysa 2001. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Movna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sytuatsiia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kyieva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: den </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sohodnishnii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pryideshnii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Language Situation in Kyiv: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Present Day and the Future]. Kyiv: KM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Akademiia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. (In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E10F0C8" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Zaremba, Oleksandr – Rymarenko, Serhiy 2008. Rol zovnishnikh chynnykiv u polityzatsii movnykh problem [The role of external factors in the politicisation of </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>language problems]. In: Mayboroda, Oleksandr et al. eds. </w:t>
-[...13 lines deleted...]
-        <w:t>[Language Situation in Ukraine: between Conflict and Consensus]. Kyiv: Instytut politychnykh i etnonatsional'nykh doslidzhen' imeni I. F. Kurasa NAN Ukrayiny, s. 258–280. (In Ukrainian)</w:t>
+        <w:t xml:space="preserve">Zaremba, Oleksandr – Rymarenko, Serhiy 2008. Rol </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>zovnishnikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>chynnykiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>polityzatsii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>movnykh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> problem [The role of external factors in the politicisation of language problems]. In: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mayboroda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Oleksandr et al. eds. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Movna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sytuatsiya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ukrayini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mizh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>konfliktom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>konsensusom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Language Situation in Ukraine: between Conflict and Consensus]. Kyiv: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Instytut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>politychnykh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>etnonatsional'nykh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>doslidzhen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>imeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I. F. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kurasa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NAN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ukrayiny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, s. 258–280. (In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AF1DC83" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRPr="00033ABA" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00033ABA">
-[...12 lines deleted...]
-        <w:t>Movna sytuatsiya v Ukrayini: mizh konfliktom i konsensusom </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Mayboroda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Oleksandr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Shulha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Mykola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Horbatenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Volodymyr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Azhnyuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Borys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Nahorna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Larysa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Shapoval</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Yurij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Kotyhorenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Viktor – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Panchuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Maj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Perevezij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Vitalij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>eds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>. 2008. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Movna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sytuatsiya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ukrayini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mizh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>konfliktom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>konsensusom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>[Language Situation in Ukraine: between Conflict and Consensus]</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t> Kyiv: Instytut politychnykh i etnonatsional'nykh doslidzhen' imeni I. F. Kurasa NAN Ukrayiny. (In Ukrainian)</w:t>
+        <w:t xml:space="preserve"> Kyiv: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Instytut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>politychnykh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>etnonatsional'nykh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>doslidzhen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>imeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I. F. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kurasa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NAN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ukrayiny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. (In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA53560" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Masenko, Larysa 1999. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Mova i polityka</w:t>
-[...5 lines deleted...]
-        <w:t> [Language and Politics]. Kyiv: Sonyashnyk. (In Ukrainian)</w:t>
+        <w:t xml:space="preserve">Mova </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>polityka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Language and Politics]. Kyiv: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sonyashnyk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. (In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFD8F07" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00033ABA">
-[...13 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Tarkanii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Hanna 2011. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Zakarpatska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>vidpovid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>ukrainskomu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>movnomu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>pytanniu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>” [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Transcarpathian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>answer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Ukrainian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>language</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>”]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zakarpattia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>onlain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, 25 March 2011. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(Accessed: 18.10.2025). (In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1964A96E" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00033ABA">
-[...12 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Yatskiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Mariia 2020. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Frazemy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>poznachennia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>movlennievoi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>myslennievoi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>diialnosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>khudozhnikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tvorakh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Myroslava </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dochyntsia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Phrases denoting speech and mental activities in the literary works of Myroslav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dochynets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Naukovyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>visnyk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uzhhorodskoho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>universytetu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Seriia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Filolohiia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 43/1: s. 313–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.24144/2663-6840.2020.1.(43).313-317</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C4A90B" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRPr="003A76BA" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Beregszászi, Anikó – Csernicskó, István – Orosz, Ildikó 2001. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Beregszászi, Anikó – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Csernicskó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>, István – Orosz, Ildikó 2001. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Nyelv, oktatás, politika</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">[Language, Education, and Policy]. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Beregszász: Kárpátaljai Magyar Tanárképző Főiskola. (In Hungarian)</w:t>
+        <w:t xml:space="preserve">Beregszász: Kárpátaljai Magyar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Tanárképzo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">̋ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Főiskola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Hungarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2495DACC" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Csernicskó, István 2013. </w:t>
-      </w:r>
+        <w:t>Csernicskó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>, István 2013. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Államok, nyelvek, államnyelvek. Nyelvpolitika a mai Kárpátalja területén</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (1867–2010)</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t> [States, Languages, State Languages: Language Policy in the Territory of Present-day Transcarpathia]. Budapest: Gondolat Kiadó. (In Hungarian)</w:t>
+        <w:t xml:space="preserve"> [States, Languages, State Languages: Language Policy in the Territory of Present-day Transcarpathia]. Budapest: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gondolat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kiadó. (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F788BF" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRPr="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00033ABA">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Csernicskó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, István – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Melnyik, Szvitlana 2010. A nyelvpolitika fogalma</w:t>
+        <w:t>Melnyik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Szvitlana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2010. A nyelvpolitika fogalma</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> [The concept of language policy]. In: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Fedinec, Csilla – Vehes, Mikola eds. </w:t>
-      </w:r>
+        <w:t>Fedinec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Csilla – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Vehes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Mikola </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>eds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Kárpátalja 1919–2009: történelem, politika, kultúra</w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>. Budapest: Argumentum – MTA Etnikai-nemzeti Kisebbségkutató Intézete, 5</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>53–562. o. (In Hungarian)</w:t>
+        <w:t xml:space="preserve">53–562. o. (In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Hungarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A45C98C" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Kiss, Jenő – Pusztai, Ferenc eds. 2018. </w:t>
+        <w:t xml:space="preserve">Kiss, Jenő – Pusztai, Ferenc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>eds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>. 2018. </w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>magyar nyelvtörténet kézikönyve</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Handbook of Hungarian Language History]. </w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Handbook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Hungarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Language</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>History</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Budapest: Tinta </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Könyvkiadó</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>. (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1251E89D" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
@@ -3075,192 +5573,250 @@
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Laihonen, Petteri 2016. Beware of the dog! Private linguistic landscapes in two ‘Hungarian’ villages in South-West Slovakia. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Language Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 15/4: pp. 373–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10993-015-9358-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B557FF6" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lajos, Mihály 2021. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Névdivat-alakulás Kárpátalján. A Katalinoktól és Istvánoktól a Vannesszákig és Patrikokig</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> [Name fashion development in Transcarpathia. From Katalins and Istváns to Vannesszas and Patriks]. </w:t>
+        <w:t xml:space="preserve">Névdivat-alakulás Kárpátalján. A Katalinoktól és Istvánoktól a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Vannesszákig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és Patrikokig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Name fashion development in Transcarpathia. From Katalins and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Istváns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vannesszas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Patriks]. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Kárpátalja</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> 1046: 10. o. (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1AF1A9" w14:textId="77777777" w:rsidR="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00033ABA">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Conferences in Transcarpathia</w:t>
-[...15 lines deleted...]
-        <w:t>Hodinka Antal Nyelvészeti Kutatóközpont</w:t>
+        <w:t>Márku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>, Anita 2020. Édes-bús nosztalgia kárpátaljai Élőnyelvi Konferenciák jubileumain [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bittersweet nostalgia on the jubilee of the Hungarian Sociolinguistics Conferences in Transcarpathia].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Hodinka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Antal Nyelvészeti Kutatóközpont</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28 </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>September</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="003A76BA">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:t>http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Accessed: 21.10.2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
@@ -3317,94 +5873,178 @@
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">URL1: </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Központi Statisztikai Hivatal</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> [Hungarian Central Statistical Office]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>http://www.ksh.hu/?lang=hu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(Accessed: 20.09.2025). (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AC0802" w14:textId="791A878F" w:rsidR="00CA6C1A" w:rsidRPr="00E16786" w:rsidRDefault="005A10F2" w:rsidP="00E16786">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16786">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">URL2: Zakon Ukrainy «Pro zabezpechennia funktsionuvannia ukrainskoi movy yak derzhavnoi» [Law of Ukraine “On Supporting the Functioning of the Ukrainian Language as the State Language”]. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId19" w:history="1">
+        <w:t xml:space="preserve">URL2: Zakon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16786">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ukrainy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16786">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Pro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16786">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>zabezpechennia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16786">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16786">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>funktsionuvannia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16786">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16786">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ukrainskoi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16786">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16786">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>movy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16786">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yak </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16786">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>derzhavnoi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16786">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">» [Law of Ukraine “On Supporting the Functioning of the Ukrainian Language as the State Language”]. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00E16786">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://zakon.rada.gov.ua/laws/show/2704-19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E16786">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed: 22.10.2025). (In Ukrainian)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="10A64DE0" w14:textId="3B65884E" w:rsidR="00CD18D9" w:rsidRPr="005A10F2" w:rsidRDefault="005E5BC1" w:rsidP="005A10F2">
       <w:pPr>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3428,51 +6068,71 @@
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
       <w:r w:rsidR="009C31A8" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C31A8" w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t>[SPh-Abstract-Title</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C31A8" w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C31A8" w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>-Abstract-Title</w:t>
       </w:r>
       <w:r w:rsidR="00CD18D9" w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57063A2E" w14:textId="138B3355" w:rsidR="00CD18D9" w:rsidRPr="005A10F2" w:rsidRDefault="005E5BC1" w:rsidP="005A10F2">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662D71">
         <w:rPr>
@@ -3519,51 +6179,75 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if any)</w:t>
       </w:r>
       <w:r w:rsidR="009C31A8" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD18D9" w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[SPh-</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CD18D9" w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CD18D9" w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="009C31A8" w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abstract-</w:t>
       </w:r>
       <w:r w:rsidR="00AA70CF" w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Subt</w:t>
       </w:r>
       <w:r w:rsidR="009C31A8" w:rsidRPr="00C943B5">
         <w:rPr>
@@ -3611,51 +6295,75 @@
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, academic degree, title. Job, position. Email address, ORCID</w:t>
       </w:r>
       <w:r w:rsidR="00CD18D9" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005E5BC1" w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[SPh-Abstract</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E5BC1" w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E5BC1" w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Abstract</w:t>
       </w:r>
       <w:r w:rsidR="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="005E5BC1" w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data</w:t>
       </w:r>
       <w:r w:rsidR="00CD18D9" w:rsidRPr="00C943B5">
         <w:rPr>
@@ -3727,51 +6435,75 @@
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. Abstract text. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[SPh-Abstract-Text</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Abstract-Text</w:t>
       </w:r>
       <w:r w:rsidR="00CD18D9" w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00CD18D9" w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD18D9" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
@@ -3883,51 +6615,79 @@
         </w:rPr>
         <w:t>[5-8 keywords</w:t>
       </w:r>
       <w:r w:rsidR="00CD18D9" w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.] </w:t>
       </w:r>
       <w:r w:rsidR="00CD18D9" w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[SPh-K</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CD18D9" w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CD18D9" w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-K</w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eywords</w:t>
       </w:r>
       <w:r w:rsidR="00CD18D9" w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3954,137 +6714,205 @@
         <w:t xml:space="preserve">The title of the paper in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ukrainian</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t>[SPh-Abstract-Title]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>-Abstract-Title]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72626755" w14:textId="25308096" w:rsidR="00C943B5" w:rsidRPr="005A10F2" w:rsidRDefault="00C943B5" w:rsidP="00C943B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662D71">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Subtitle of the paper in Ukrainian (if any)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[SPh-Abstract-Subtitle]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Abstract-Subtitle]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="442312BA" w14:textId="50C1B54F" w:rsidR="00C943B5" w:rsidRPr="005A10F2" w:rsidRDefault="00C943B5" w:rsidP="00C943B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, academic degree, title. Job, position. Email address, ORCID. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[SPh-Abstract</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Abstract</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
@@ -4443,51 +7271,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Ukrainian</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[SPh-Abstract-Text]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Abstract-Text]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
@@ -4500,50 +7352,51 @@
       <w:pPr>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ключові слова</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> keyword</w:t>
       </w:r>
       <w:r>
@@ -4646,182 +7499,277 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[5-8 keywords.] </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[SPh-Keywords]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Keywords]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1375FB" w14:textId="16CF8FF8" w:rsidR="00C943B5" w:rsidRPr="005A10F2" w:rsidRDefault="00C943B5" w:rsidP="00C943B5">
       <w:pPr>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The title of the paper in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hungarian</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t>[SPh-Abstract-Title]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>-Abstract-Title]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A1EF41" w14:textId="190A94F8" w:rsidR="00C943B5" w:rsidRPr="005A10F2" w:rsidRDefault="00C943B5" w:rsidP="00C943B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662D71">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Subtitle of the paper in Hungarian (if any)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[SPh-Abstract-Subtitle]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Abstract-Subtitle]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07647EFD" w14:textId="77777777" w:rsidR="00C943B5" w:rsidRPr="005A10F2" w:rsidRDefault="00C943B5" w:rsidP="00C943B5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, academic degree, title. Job, position. Email address, ORCID. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[SPh-Abstract</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Abstract</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
@@ -5180,51 +8128,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Hungarian</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[SPh-Abstract-Text]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Abstract-Text]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
@@ -5383,111 +8355,180 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[5-8 keywords.] </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[SPh-Keywords]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Keywords]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521552A6" w14:textId="77777777" w:rsidR="001C38F7" w:rsidRDefault="00172BE9" w:rsidP="001C38F7">
       <w:pPr>
         <w:pStyle w:val="SPh-Copyright"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A10F2">
         <w:t xml:space="preserve">© </w:t>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_Hlk211710369"/>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Author(s) Name(s</w:t>
       </w:r>
-      <w:r w:rsidR="00DB6FFE" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00DB6FFE" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidR="00DB6FFE" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00DB6FFE" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>, 202X</w:t>
       </w:r>
+      <w:r w:rsidR="00204C0B" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00204C0B" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00204C0B" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00204C0B" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-Copyright</w:t>
+      </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="005A10F2">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00204C0B" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>[SPh-Copyright]</w:t>
+        <w:t>]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="72DAAC62" w14:textId="77777777" w:rsidR="001C38F7" w:rsidRDefault="001C38F7" w:rsidP="001C38F7">
       <w:pPr>
         <w:pStyle w:val="SPh-Copyright"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0258CF80" w14:textId="09EE75AE" w:rsidR="001C38F7" w:rsidRPr="001C38F7" w:rsidRDefault="001C38F7" w:rsidP="001C38F7">
       <w:pPr>
         <w:pStyle w:val="SPh-Copyright"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:sectPr w:rsidR="001C38F7" w:rsidRPr="001C38F7" w:rsidSect="005A10F2">
-          <w:headerReference w:type="even" r:id="rId20"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="10318" w:h="14570" w:code="13"/>
           <w:pgMar w:top="1758" w:right="1616" w:bottom="1758" w:left="1616" w:header="1247" w:footer="1247" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FF5A2A4" w14:textId="0B9952CB" w:rsidR="00DB6FFE" w:rsidRPr="001C38F7" w:rsidRDefault="00627BAE" w:rsidP="005A10F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Hlk54560959"/>
       <w:r w:rsidRPr="001C38F7">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
@@ -5507,88 +8548,126 @@
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidRPr="001C38F7">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> section</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A604866" w14:textId="77777777" w:rsidR="00D33C4B" w:rsidRDefault="00D33C4B" w:rsidP="003F134B">
       <w:pPr>
         <w:pStyle w:val="SPh-Szemle-Cm"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="303734D8" w14:textId="799BD5A6" w:rsidR="00C943B5" w:rsidRPr="00C943B5" w:rsidRDefault="00C943B5" w:rsidP="00D33C4B">
+    <w:p w14:paraId="303734D8" w14:textId="799BD5A6" w:rsidR="00C943B5" w:rsidRDefault="00C943B5" w:rsidP="00233675">
       <w:pPr>
         <w:pStyle w:val="SPh-Szemle-Cm"/>
-        <w:spacing w:before="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:lang w:val="hu-HU"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>DOI 10.58423/2786-6726/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C943B5">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[SPh-DOI]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C943B5">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-DOI]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37026465" w14:textId="532F05B8" w:rsidR="00110C11" w:rsidRPr="00110C11" w:rsidRDefault="00110C11" w:rsidP="00233675">
+      <w:pPr>
+        <w:pStyle w:val="SPh-Szemle-Cm"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110C11">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>ISSN 2786-6726 (Online), ISSN 2786-6718 (Print)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EBA5BCE" w14:textId="4BF7B9B3" w:rsidR="00C943B5" w:rsidRPr="00C943B5" w:rsidRDefault="00C943B5" w:rsidP="00C943B5">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Received: </w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="EE0000"/>
@@ -5719,327 +8798,452 @@
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0832DFE5" w14:textId="2979EDBC" w:rsidR="009B727F" w:rsidRPr="005A10F2" w:rsidRDefault="00627BAE" w:rsidP="00C943B5">
+    <w:p w14:paraId="0832DFE5" w14:textId="2979EDBC" w:rsidR="009B727F" w:rsidRPr="00505A4C" w:rsidRDefault="00627BAE" w:rsidP="00C943B5">
       <w:pPr>
         <w:pStyle w:val="SPh-Review-Title"/>
         <w:spacing w:before="240"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
         <w:t>Author of the work described: Title</w:t>
       </w:r>
-      <w:r w:rsidR="00131260" w:rsidRPr="005A10F2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00131260" w:rsidRPr="00505A4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00131260" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00131260" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>[SPh-</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Review-Title</w:t>
       </w:r>
-      <w:r w:rsidR="00131260" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00131260" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F2FAF7" w14:textId="62994B1B" w:rsidR="009B727F" w:rsidRPr="005A10F2" w:rsidRDefault="00627BAE" w:rsidP="005A10F2">
+    <w:p w14:paraId="18F2FAF7" w14:textId="62994B1B" w:rsidR="009B727F" w:rsidRPr="00505A4C" w:rsidRDefault="00627BAE" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Review-Subtitle"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
-[...5 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
         <w:t>Subtitle (if any)</w:t>
       </w:r>
-      <w:r w:rsidR="00131260" w:rsidRPr="005A10F2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00131260" w:rsidRPr="00505A4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00131260" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00131260" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00131260" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00131260" w:rsidRPr="005A10F2">
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00131260" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
-[...9 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:bCs/>
+        <w:t>Review-Subtitle</w:t>
+      </w:r>
+      <w:r w:rsidR="00131260" w:rsidRPr="00505A4C">
+        <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>[SPh-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509A6538" w14:textId="693F8D5C" w:rsidR="009B727F" w:rsidRPr="00505A4C" w:rsidRDefault="00627BAE" w:rsidP="005A10F2">
+      <w:pPr>
+        <w:pStyle w:val="SPh-Review-Description"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00131260" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliographic data of the described work, the page number. </w:t>
+      </w:r>
+      <w:r w:rsidR="00131260" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00131260" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00131260" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Review-Description</w:t>
+      </w:r>
+      <w:r w:rsidR="00131260" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094EFCAC" w14:textId="65FDF895" w:rsidR="00222464" w:rsidRPr="005A10F2" w:rsidRDefault="00222464" w:rsidP="005A10F2">
+    <w:p w14:paraId="094EFCAC" w14:textId="65FDF895" w:rsidR="00222464" w:rsidRPr="00505A4C" w:rsidRDefault="00222464" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-ChapterTitle"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00627BAE" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00627BAE" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Chapter Title</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00627BAE" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh-</w:t>
+      </w:r>
+      <w:r w:rsidR="00627BAE" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ChapterTitle</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A69EF09" w14:textId="465138D0" w:rsidR="00222464" w:rsidRPr="005A10F2" w:rsidRDefault="00627BAE" w:rsidP="005A10F2">
+    <w:p w14:paraId="4A69EF09" w14:textId="465138D0" w:rsidR="00222464" w:rsidRPr="00505A4C" w:rsidRDefault="00627BAE" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-FirstParagraph"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>The text of the review. The text of the review. The text of the review. The text of the review. The text of the review. The text of the review. The text of the review. The text of the review.</w:t>
       </w:r>
-      <w:r w:rsidR="00222464" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00222464" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00222464" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-First-Paragraph</w:t>
+      </w:r>
+      <w:r w:rsidR="00222464" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
-      <w:r w:rsidR="00222464" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00222464" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>– [</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>When preparing manuscripts for the Review section, please follow the Editorial Guidelines for Studies</w:t>
       </w:r>
-      <w:r w:rsidR="00222464" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00222464" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED2D408" w14:textId="510FBAA1" w:rsidR="002B2439" w:rsidRPr="005A10F2" w:rsidRDefault="00627BAE" w:rsidP="005A10F2">
+    <w:p w14:paraId="7ED2D408" w14:textId="510FBAA1" w:rsidR="002B2439" w:rsidRPr="00505A4C" w:rsidRDefault="00627BAE" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Paragraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>The text of the review. The text of the review. The text of the review. The text of the review. The text of the review. The text of the review. The text of the review. The text of the review. The text of the review. The text of the review</w:t>
       </w:r>
-      <w:r w:rsidR="002B2439" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="002B2439" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00222464" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00222464" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00222464" w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-Paragraph</w:t>
+      </w:r>
+      <w:r w:rsidR="00222464" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC13CCE" w14:textId="6836DCE5" w:rsidR="009F5AB0" w:rsidRPr="005A10F2" w:rsidRDefault="00C943B5" w:rsidP="005A10F2">
       <w:pPr>
         <w:pStyle w:val="SPh-Literature"/>
         <w:rPr>
           <w:color w:val="5736D2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Література</w:t>
       </w:r>
       <w:r w:rsidR="009F5AB0" w:rsidRPr="005A10F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00627BAE" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>[SPh-Literature</w:t>
-      </w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00627BAE" w:rsidRPr="005A10F2">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>SPh-Literature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009F5AB0" w:rsidRPr="005A10F2">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28234A29" w14:textId="77777777" w:rsidR="001C38F7" w:rsidRPr="00033ABA" w:rsidRDefault="001C38F7" w:rsidP="001C38F7">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk211717443"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
@@ -6055,193 +9259,353 @@
         </w:rPr>
         <w:t>Мовна ситуація Києва: день сьогоднішній та прийдешній.</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> Київ: Видавничий дім «КМ Академія».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE0D4AB" w14:textId="77777777" w:rsidR="001C38F7" w:rsidRPr="003A76BA" w:rsidRDefault="001C38F7" w:rsidP="001C38F7">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00033ABA">
-[...3 lines deleted...]
-        <w:t>Csernicskó István 2013. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Csernicskó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> István 2013. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Államok, nyelvek, államnyelvek. Nyelvpolitika a mai Kárpátalja területén (1867–2010)</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>. Budapest: Gondolat Kiadó.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p w14:paraId="40249DD2" w14:textId="1CAAE0FA" w:rsidR="009F5AB0" w:rsidRPr="005A10F2" w:rsidRDefault="009F5AB0" w:rsidP="005A10F2">
+    <w:p w14:paraId="40249DD2" w14:textId="1CAAE0FA" w:rsidR="009F5AB0" w:rsidRPr="00505A4C" w:rsidRDefault="009F5AB0" w:rsidP="005A10F2">
       <w:pPr>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
-          <w:lang w:val="hu-HU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:rStyle w:val="SPh-LiteratureChar"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">References </w:t>
       </w:r>
-      <w:r w:rsidR="00627BAE" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00627BAE" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:rStyle w:val="SPh-LiteratureChar"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00627BAE" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:rStyle w:val="SPh-LiteratureChar"/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00627BAE" w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:rStyle w:val="SPh-LiteratureChar"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-Literature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:rStyle w:val="SPh-LiteratureChar"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004E7126" w14:textId="19B3722F" w:rsidR="001C38F7" w:rsidRDefault="001C38F7" w:rsidP="001C38F7">
+    <w:p w14:paraId="004E7126" w14:textId="19B3722F" w:rsidR="001C38F7" w:rsidRPr="00505A4C" w:rsidRDefault="001C38F7" w:rsidP="001C38F7">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Hlk211717425"/>
-      <w:r w:rsidRPr="003A76BA">
-[...26 lines deleted...]
-        <w:t>Kyiv: KM Akademiia. (In Ukrainian)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zaliznyak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Hanna – Masenko, Larysa 2001. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Movna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sytuatsiia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kyieva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: den </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sohodnishnii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pryideshnii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Language Situation in Kyiv: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Present Day and the Future]. Kyiv: KM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Akademiia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. (In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="413D187E" w14:textId="29E258E2" w:rsidR="009F5AB0" w:rsidRPr="001C38F7" w:rsidRDefault="001C38F7" w:rsidP="001C38F7">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t>Csernicskó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>, István 2013. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A76BA">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Államok, nyelvek, államnyelvek. Nyelvpolitika a mai Kárpátalja területén</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (1867–2010)</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t> [States, Languages, State Languages: Language Policy in the Territory of Present-day Transcarpathia]. Budapest: Gondolat Kiadó. (In Hungarian)</w:t>
+        <w:t xml:space="preserve"> [States, Languages, State Languages: Language Policy in the Territory of Present-day Transcarpathia]. Budapest: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gondolat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kiadó. (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p w14:paraId="0F3CEA15" w14:textId="28EFAE9C" w:rsidR="00C943B5" w:rsidRPr="00C943B5" w:rsidRDefault="001C38F7" w:rsidP="00C943B5">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C38F7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6264,75 +9628,95 @@
         </w:rPr>
         <w:t>Name,</w:t>
       </w:r>
       <w:r w:rsidRPr="001C38F7">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> academic degree, title. Job, position. Email address, ORCID.</w:t>
       </w:r>
       <w:r w:rsidRPr="001C38F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00131260" w:rsidRPr="001C38F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>[SPh-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C38F7">
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00131260" w:rsidRPr="001C38F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Review-Data</w:t>
-      </w:r>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00131260" w:rsidRPr="001C38F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C38F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:t>Review-Data</w:t>
+      </w:r>
+      <w:r w:rsidR="00131260" w:rsidRPr="001C38F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00131260" w:rsidRPr="001C38F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00131260" w:rsidRPr="001C38F7">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="002B2439" w:rsidRPr="001C38F7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="001C38F7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Information about the author in </w:t>
@@ -6343,294 +9727,371 @@
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
       <w:r w:rsidR="002B2439" w:rsidRPr="001C38F7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
       <w:r w:rsidR="00131260" w:rsidRPr="001C38F7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE6C0E9" w14:textId="4E9DB460" w:rsidR="002B2439" w:rsidRPr="005A10F2" w:rsidRDefault="00627BAE" w:rsidP="001C38F7">
+    <w:p w14:paraId="0BE6C0E9" w14:textId="4E9DB460" w:rsidR="002B2439" w:rsidRPr="00505A4C" w:rsidRDefault="00627BAE" w:rsidP="001C38F7">
       <w:pPr>
         <w:pStyle w:val="SPh-Review-Data"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="hu-HU"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Name, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
-[...2 lines deleted...]
-          <w:lang w:val="hu-HU"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">academic degree, title. Job, position. Email address, ORCID. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>-Review-Data]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00505A4C">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">[Information about the author in Ukrainian.] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F87DD4" w14:textId="639B9C63" w:rsidR="002B2439" w:rsidRPr="005A10F2" w:rsidRDefault="00627BAE" w:rsidP="001C38F7">
+    <w:p w14:paraId="22F87DD4" w14:textId="639B9C63" w:rsidR="002B2439" w:rsidRPr="00505A4C" w:rsidRDefault="00627BAE" w:rsidP="001C38F7">
       <w:pPr>
         <w:pStyle w:val="SPh-Review-Data"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="hu-HU"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Name, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
-[...2 lines deleted...]
-          <w:lang w:val="hu-HU"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t>academic degree, title. Job, position. Email address, ORCID.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
-[...3 lines deleted...]
-          <w:lang w:val="hu-HU"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>-Review-Data]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505A4C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00505A4C">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">[Information about the author in </w:t>
       </w:r>
-      <w:r w:rsidR="001C38F7">
+      <w:r w:rsidR="001C38F7" w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Hungarian</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="00505A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">.] </w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:sectPr w:rsidR="002B2439" w:rsidRPr="005A10F2" w:rsidSect="005A10F2">
+    <w:sectPr w:rsidR="002B2439" w:rsidRPr="00505A4C" w:rsidSect="005A10F2">
       <w:pgSz w:w="10318" w:h="14570" w:code="13"/>
       <w:pgMar w:top="1758" w:right="1616" w:bottom="1758" w:left="1616" w:header="1247" w:footer="1247" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51A94D70" w14:textId="77777777" w:rsidR="00DB3FDC" w:rsidRDefault="00DB3FDC" w:rsidP="008A53F6">
+    <w:p w14:paraId="5C58B24C" w14:textId="77777777" w:rsidR="00242DBE" w:rsidRDefault="00242DBE" w:rsidP="008A53F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670CA57D" w14:textId="77777777" w:rsidR="00DB3FDC" w:rsidRDefault="00DB3FDC"/>
-    <w:p w14:paraId="6B35AA83" w14:textId="77777777" w:rsidR="00DB3FDC" w:rsidRDefault="00DB3FDC"/>
+    <w:p w14:paraId="51BCE32D" w14:textId="77777777" w:rsidR="00242DBE" w:rsidRDefault="00242DBE"/>
+    <w:p w14:paraId="56641FD2" w14:textId="77777777" w:rsidR="00242DBE" w:rsidRDefault="00242DBE"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DD8685A" w14:textId="77777777" w:rsidR="00DB3FDC" w:rsidRDefault="00DB3FDC" w:rsidP="008A53F6">
+    <w:p w14:paraId="6F7ABD49" w14:textId="77777777" w:rsidR="00242DBE" w:rsidRDefault="00242DBE" w:rsidP="008A53F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22283CBC" w14:textId="77777777" w:rsidR="00DB3FDC" w:rsidRDefault="00DB3FDC"/>
-    <w:p w14:paraId="7CAEAB78" w14:textId="77777777" w:rsidR="00DB3FDC" w:rsidRDefault="00DB3FDC"/>
+    <w:p w14:paraId="52BC948D" w14:textId="77777777" w:rsidR="00242DBE" w:rsidRDefault="00242DBE"/>
+    <w:p w14:paraId="279BC8F4" w14:textId="77777777" w:rsidR="00242DBE" w:rsidRDefault="00242DBE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sitka Display">
-    <w:panose1 w:val="02000505000000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sitka Banner">
-    <w:panose1 w:val="02000505000000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CC40807" w14:textId="3876D595" w:rsidR="005A10F2" w:rsidRPr="00E14A58" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:spacing w:before="120" w:after="240"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E14A58">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Acta Academiae Beregsasiensis, Philologica</w:t>
+      <w:t xml:space="preserve">Acta </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00E14A58">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Academiae</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00E14A58">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00E14A58">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Beregsasiensis</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00E14A58">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00E14A58">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Philologica</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00E14A58">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidRPr="005A10F2">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
     <w:r w:rsidRPr="00E14A58">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:b/>
@@ -6682,234 +10143,254 @@
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="005A10F2">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
     <w:r w:rsidRPr="00E14A58">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6404F72F" w14:textId="7F7DAC21" w:rsidR="002A635E" w:rsidRPr="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
+  <w:p w14:paraId="6404F72F" w14:textId="28540C86" w:rsidR="002A635E" w:rsidRPr="005A10F2" w:rsidRDefault="005A10F2" w:rsidP="005A10F2">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008125E4">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>© 2025 Author(s). This is an open-access article distributed under the Creative Commons Attribution</w:t>
+      <w:t>© 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00110C11" w:rsidRPr="00110C11">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:color w:val="EE0000"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>X</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008125E4">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Author(s). This is an open-access article distributed under the Creative Commons Attribution</w:t>
     </w:r>
     <w:r w:rsidRPr="00E14A58">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 4.0 International License (CC BY 4.0) (</w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00E14A58">
         <w:rPr>
           <w:rStyle w:val="Hiperhivatkozs"/>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://creativecommons.org/licenses/by/4.0/</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00E14A58">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25C3C631" w14:textId="77777777" w:rsidR="00DB3FDC" w:rsidRPr="009E2FA5" w:rsidRDefault="00DB3FDC" w:rsidP="009E2FA5">
+    <w:p w14:paraId="199717EB" w14:textId="77777777" w:rsidR="00242DBE" w:rsidRPr="009E2FA5" w:rsidRDefault="00242DBE" w:rsidP="009E2FA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Banner" w:hAnsi="Sitka Banner"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58C87DB8" w14:textId="77777777" w:rsidR="00DB3FDC" w:rsidRDefault="00DB3FDC" w:rsidP="008A53F6">
+    <w:p w14:paraId="64664D95" w14:textId="77777777" w:rsidR="00242DBE" w:rsidRDefault="00242DBE" w:rsidP="008A53F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8BCECB" w14:textId="77777777" w:rsidR="00DB3FDC" w:rsidRDefault="00DB3FDC"/>
-    <w:p w14:paraId="7488F824" w14:textId="77777777" w:rsidR="00DB3FDC" w:rsidRDefault="00DB3FDC"/>
+    <w:p w14:paraId="43BB2864" w14:textId="77777777" w:rsidR="00242DBE" w:rsidRDefault="00242DBE"/>
+    <w:p w14:paraId="7E09674E" w14:textId="77777777" w:rsidR="00242DBE" w:rsidRDefault="00242DBE"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="331A704A" w14:textId="271CD8F3" w:rsidR="002B2439" w:rsidRPr="005A10F2" w:rsidRDefault="002B2439" w:rsidP="00F02436">
+    <w:p w14:paraId="331A704A" w14:textId="271CD8F3" w:rsidR="002B2439" w:rsidRPr="0013040E" w:rsidRDefault="002B2439" w:rsidP="00F02436">
       <w:pPr>
         <w:pStyle w:val="SPh-Footnote"/>
         <w:rPr>
           <w:color w:val="5736D2"/>
-          <w:lang w:val="hu-HU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A10F2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013040E">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="0013040E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E5BC1" w:rsidRPr="005A10F2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E5BC1" w:rsidRPr="0013040E">
         <w:t>Footnote text. Footnote text. Footnote text. Footnote text</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0013040E">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F02436" w:rsidRPr="005A10F2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F02436" w:rsidRPr="0013040E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E5BC1" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="005E5BC1" w:rsidRPr="0013040E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F02436" w:rsidRPr="005A10F2">
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E5BC1" w:rsidRPr="0013040E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>SPh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E5BC1" w:rsidRPr="0013040E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>-Footnote</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02436" w:rsidRPr="0013040E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="0013040E">
         <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A10F2">
+      <w:r w:rsidRPr="0013040E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="00F02436" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00F02436" w:rsidRPr="0013040E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="005E5BC1" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="005E5BC1" w:rsidRPr="0013040E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Insert a footnote: Insert&gt; Footnote menu: With automatic numbering!</w:t>
       </w:r>
-      <w:r w:rsidR="00706705" w:rsidRPr="005A10F2">
+      <w:r w:rsidR="00706705" w:rsidRPr="0013040E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
-          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03817A6C" w14:textId="15D85991" w:rsidR="00933009" w:rsidRPr="009E2FA5" w:rsidRDefault="00000000" w:rsidP="009E2FA5">
+  <w:p w14:paraId="03817A6C" w14:textId="371FB6E1" w:rsidR="00933009" w:rsidRPr="009E2FA5" w:rsidRDefault="00242DBE" w:rsidP="009E2FA5">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="3544"/>
         <w:tab w:val="left" w:pos="5574"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Sitka Banner" w:hAnsi="Sitka Banner"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Banner" w:hAnsi="Sitka Banner"/>
         </w:rPr>
         <w:id w:val="190881549"/>
         <w:docPartObj>
@@ -6960,143 +10441,179 @@
             <w:rStyle w:val="SPh-Header-EvenChar"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00EB59B5" w:rsidRPr="00EB59B5">
           <w:rPr>
             <w:rStyle w:val="SPh-Header-EvenChar"/>
           </w:rPr>
           <w:t>Author Name, Author Name, Author Name</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00204C0B">
       <w:rPr>
         <w:rStyle w:val="SPh-Header-EvenChar"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00204C0B" w:rsidRPr="00204C0B">
       <w:rPr>
         <w:rStyle w:val="SPh-Header-EvenChar"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
-      <w:t>[SP</w:t>
+      <w:t>[</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00204C0B" w:rsidRPr="00204C0B">
+      <w:rPr>
+        <w:rStyle w:val="SPh-Header-EvenChar"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+      <w:t>SP</w:t>
     </w:r>
     <w:r w:rsidR="00B46679">
       <w:rPr>
         <w:rStyle w:val="SPh-Header-EvenChar"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>h</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00204C0B" w:rsidRPr="00204C0B">
       <w:rPr>
         <w:rStyle w:val="SPh-Header-EvenChar"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>-</w:t>
-    </w:r>
-[...1 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00EB59B5">
       <w:rPr>
         <w:rStyle w:val="SPh-Header-EvenChar"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Header-Even</w:t>
     </w:r>
     <w:r w:rsidR="00204C0B" w:rsidRPr="00204C0B">
       <w:rPr>
         <w:rStyle w:val="SPh-Header-EvenChar"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="440887599"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3EA7A6CE" w14:textId="08642D81" w:rsidR="00933009" w:rsidRDefault="002B2439" w:rsidP="009E2FA5">
         <w:pPr>
           <w:pStyle w:val="SPh-Header-Odd"/>
         </w:pPr>
-        <w:r w:rsidRPr="00204C0B">
+        <w:r w:rsidRPr="0013040E">
           <w:rPr>
             <w:iCs/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
         </w:r>
-        <w:r w:rsidR="00653507">
+        <w:r w:rsidR="00653507" w:rsidRPr="0013040E">
           <w:rPr>
             <w:iCs/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Title of the Paper</w:t>
         </w:r>
-        <w:r w:rsidR="00204C0B">
+        <w:r w:rsidR="00204C0B" w:rsidRPr="0013040E">
           <w:rPr>
             <w:i/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00653507">
+        <w:r w:rsidR="00653507" w:rsidRPr="0013040E">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="FF0000"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>[SPh-Header-Odd</w:t>
+          <w:t>[</w:t>
         </w:r>
-        <w:r w:rsidR="00204C0B" w:rsidRPr="00204C0B">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00653507" w:rsidRPr="0013040E">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="FF0000"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>SPh</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00653507" w:rsidRPr="0013040E">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:color w:val="FF0000"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>-Header-Odd</w:t>
+        </w:r>
+        <w:r w:rsidR="00204C0B" w:rsidRPr="0013040E">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:color w:val="FF0000"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
         <w:r w:rsidRPr="00B631E8">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
         </w:r>
         <w:r w:rsidRPr="00B631E8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00B631E8">
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00B631E8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00300B31">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00B631E8">
@@ -8864,143 +12381,151 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1941907929">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="46077389">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="360781901">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="733048327">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1669285587">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1599170148">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5424" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D56E64"/>
+    <w:rsid w:val="00002ADD"/>
     <w:rsid w:val="0000715C"/>
     <w:rsid w:val="00014AFC"/>
     <w:rsid w:val="000636C7"/>
     <w:rsid w:val="000668B4"/>
     <w:rsid w:val="00081D62"/>
     <w:rsid w:val="0008527A"/>
     <w:rsid w:val="000A3CA4"/>
     <w:rsid w:val="000B01EB"/>
     <w:rsid w:val="000B45FE"/>
     <w:rsid w:val="000D06FB"/>
     <w:rsid w:val="000D6836"/>
     <w:rsid w:val="000E1381"/>
     <w:rsid w:val="000F6BAE"/>
+    <w:rsid w:val="00110C11"/>
+    <w:rsid w:val="0013040E"/>
     <w:rsid w:val="00131260"/>
     <w:rsid w:val="00135595"/>
     <w:rsid w:val="00137AC7"/>
     <w:rsid w:val="001417B1"/>
     <w:rsid w:val="00156C91"/>
     <w:rsid w:val="00172BE9"/>
     <w:rsid w:val="001801EB"/>
     <w:rsid w:val="00192250"/>
     <w:rsid w:val="001940C3"/>
     <w:rsid w:val="001A278C"/>
     <w:rsid w:val="001A2FBF"/>
     <w:rsid w:val="001C38F7"/>
     <w:rsid w:val="001E629F"/>
     <w:rsid w:val="00204C0B"/>
     <w:rsid w:val="00206A8B"/>
     <w:rsid w:val="00222464"/>
     <w:rsid w:val="0023082D"/>
+    <w:rsid w:val="00233675"/>
+    <w:rsid w:val="00242DBE"/>
     <w:rsid w:val="00250AB2"/>
     <w:rsid w:val="00257DB4"/>
     <w:rsid w:val="0028189A"/>
     <w:rsid w:val="00286262"/>
     <w:rsid w:val="0029301F"/>
+    <w:rsid w:val="00295CB1"/>
     <w:rsid w:val="002A2C6C"/>
     <w:rsid w:val="002A635E"/>
     <w:rsid w:val="002B2439"/>
     <w:rsid w:val="002D6864"/>
     <w:rsid w:val="002E7295"/>
     <w:rsid w:val="00300B31"/>
     <w:rsid w:val="00337184"/>
     <w:rsid w:val="00365378"/>
     <w:rsid w:val="00370553"/>
     <w:rsid w:val="003744F7"/>
     <w:rsid w:val="00384C37"/>
     <w:rsid w:val="00390E42"/>
     <w:rsid w:val="003A41A5"/>
     <w:rsid w:val="003E2127"/>
     <w:rsid w:val="003F134B"/>
     <w:rsid w:val="003F383A"/>
     <w:rsid w:val="00415253"/>
     <w:rsid w:val="00432268"/>
     <w:rsid w:val="00440176"/>
     <w:rsid w:val="004522C8"/>
     <w:rsid w:val="00466DF5"/>
     <w:rsid w:val="00473F73"/>
     <w:rsid w:val="00475105"/>
     <w:rsid w:val="00475D2A"/>
     <w:rsid w:val="004A1AB0"/>
     <w:rsid w:val="004D2841"/>
     <w:rsid w:val="004E5AB7"/>
     <w:rsid w:val="004F3AD3"/>
     <w:rsid w:val="00502CCB"/>
+    <w:rsid w:val="00505A4C"/>
     <w:rsid w:val="0053312C"/>
     <w:rsid w:val="00586F45"/>
     <w:rsid w:val="00592458"/>
     <w:rsid w:val="00593317"/>
     <w:rsid w:val="005A10F2"/>
     <w:rsid w:val="005A64CF"/>
     <w:rsid w:val="005B2953"/>
     <w:rsid w:val="005B5A7C"/>
     <w:rsid w:val="005C419C"/>
     <w:rsid w:val="005E5BC1"/>
     <w:rsid w:val="005F0D9E"/>
     <w:rsid w:val="006230B4"/>
     <w:rsid w:val="00627BAE"/>
     <w:rsid w:val="00630022"/>
     <w:rsid w:val="00653507"/>
     <w:rsid w:val="00662D71"/>
     <w:rsid w:val="00666F10"/>
     <w:rsid w:val="0067027A"/>
     <w:rsid w:val="006939AD"/>
     <w:rsid w:val="00694153"/>
     <w:rsid w:val="00697D0C"/>
     <w:rsid w:val="006B07FF"/>
     <w:rsid w:val="006C061C"/>
     <w:rsid w:val="006C4503"/>
     <w:rsid w:val="006C7FBF"/>
@@ -9081,50 +12606,51 @@
     <w:rsid w:val="00D06331"/>
     <w:rsid w:val="00D21267"/>
     <w:rsid w:val="00D26D9F"/>
     <w:rsid w:val="00D33C4B"/>
     <w:rsid w:val="00D42AFB"/>
     <w:rsid w:val="00D56E64"/>
     <w:rsid w:val="00D578A0"/>
     <w:rsid w:val="00D749A2"/>
     <w:rsid w:val="00D97753"/>
     <w:rsid w:val="00DB3FDC"/>
     <w:rsid w:val="00DB6FFE"/>
     <w:rsid w:val="00DC4AB9"/>
     <w:rsid w:val="00DE62C6"/>
     <w:rsid w:val="00E05342"/>
     <w:rsid w:val="00E16786"/>
     <w:rsid w:val="00E177FF"/>
     <w:rsid w:val="00E2099C"/>
     <w:rsid w:val="00E23282"/>
     <w:rsid w:val="00E27668"/>
     <w:rsid w:val="00E34537"/>
     <w:rsid w:val="00E634AE"/>
     <w:rsid w:val="00E87CFB"/>
     <w:rsid w:val="00EB59B5"/>
     <w:rsid w:val="00EC1FE4"/>
     <w:rsid w:val="00EC30BF"/>
+    <w:rsid w:val="00EF03A1"/>
     <w:rsid w:val="00EF46B8"/>
     <w:rsid w:val="00F000BE"/>
     <w:rsid w:val="00F02436"/>
     <w:rsid w:val="00F41A3F"/>
     <w:rsid w:val="00F75543"/>
     <w:rsid w:val="00F83D91"/>
     <w:rsid w:val="00F847BF"/>
     <w:rsid w:val="00FA0FEB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -10693,51 +14219,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="741097499">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakon.rada.gov.ua/laws/show/2704-19" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ksh.hu/?lang=hu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ksh.hu/?lang=hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10993-015-9358-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24144/2663-6840.2020.1.(43).313-317" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10993-015-9358-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakon.rada.gov.ua/laws/show/2704-19" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24144/2663-6840.2020.1.(43).313-317" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10993-015-9358-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24144/2663-6840.2020.1.(43).313-317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakon.rada.gov.ua/laws/show/2704-19" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ksh.hu/?lang=hu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakon.rada.gov.ua/laws/show/2704-19" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ksh.hu/?lang=hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10993-015-9358-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -11016,69 +14542,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3791AF50-FD52-46FF-9786-952BAB0EC0FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2294</Words>
-  <Characters>15831</Characters>
+  <Words>2306</Words>
+  <Characters>15919</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>131</Lines>
+  <Lines>132</Lines>
   <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18089</CharactersWithSpaces>
+  <CharactersWithSpaces>18189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Enikő Tóth-Orosz</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>