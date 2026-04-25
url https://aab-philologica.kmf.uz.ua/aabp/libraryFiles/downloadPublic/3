--- v0 (2025-10-30)
+++ v1 (2026-04-25)
@@ -90,91 +90,99 @@
       </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="00C15D60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="00C15D60">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00204C0B" w:rsidRPr="00C15D60">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>SPh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00204C0B" w:rsidRPr="00C15D60">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>-УДК]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605E5652" w14:textId="2ECD2460" w:rsidR="005C419C" w:rsidRPr="00C15D60" w:rsidRDefault="005C419C" w:rsidP="00C15D60">
+    <w:p w14:paraId="605E5652" w14:textId="49D46592" w:rsidR="005C419C" w:rsidRDefault="005C419C" w:rsidP="00C15D60">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C15D60">
         <w:t>DOI</w:t>
       </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="00C15D60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C15D60" w:rsidRPr="00CB1ACC">
         <w:t>10.58423/2786-6726/</w:t>
       </w:r>
       <w:r w:rsidR="00C15D60" w:rsidRPr="00C15D60">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="00C15D60">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00204C0B" w:rsidRPr="00C15D60">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>SPh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00204C0B" w:rsidRPr="00C15D60">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>-DOI]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403DC297" w14:textId="54D1C3E3" w:rsidR="002B58B4" w:rsidRPr="002B58B4" w:rsidRDefault="00E841DC" w:rsidP="00C15D60">
+      <w:pPr>
+        <w:pStyle w:val="SPh-DOI"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E841DC">
+        <w:t>ISSN 2786-6726 (Online), ISSN 2786-6718 (Print)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042CD3FC" w14:textId="3AAADF9E" w:rsidR="00C15D60" w:rsidRPr="00C15D60" w:rsidRDefault="00C15D60" w:rsidP="00C15D60">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk211605700"/>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Beérkezett: 202</w:t>
       </w:r>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
@@ -2136,332 +2144,280 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Масенко Лариса 1999. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Мова і політика</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. Київ: Соняшник.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD86EA7" w14:textId="3AB4E1D0" w:rsidR="00033ABA" w:rsidRPr="00033ABA" w:rsidRDefault="00033ABA" w:rsidP="00425E35">
+    <w:p w14:paraId="3CD86EA7" w14:textId="1220912D" w:rsidR="00033ABA" w:rsidRPr="00033ABA" w:rsidRDefault="00033ABA" w:rsidP="00425E35">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Тарканій Ганна 2011. Закарпатська відповідь українському „мовному питанню”.</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Закарпаття онлайн</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Закарпаття</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 25 березня 2011. </w:t>
-[...146 lines deleted...]
-      </w:hyperlink>
+        <w:t>онлайн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:t xml:space="preserve">, 25 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>березня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:t xml:space="preserve"> 2011. </w:t>
+      </w:r>
       <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+        </w:rPr>
+        <w:t>https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00033ABA">
-[...3 lines deleted...]
-        <w:t>(Дата звернення: 18.10.2025).</w:t>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0794">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Letöltés dátuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:t>: 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0794" w:rsidRPr="001E3B3E">
+        <w:t>.10.18.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5619C98B" w14:textId="77777777" w:rsidR="00033ABA" w:rsidRDefault="00033ABA" w:rsidP="00425E35">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Яцьків Марія 2020. Фраземи на позначення мовленнєвої та мисленнєвої діяльності в художніх творах Мирослава Дочинця. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Науковий вісник Ужгородського університету. Cерія: Філологія</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> 43/1: c. 313–317</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...41 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>doi</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>org</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>/10.24144/2663-6840.2020.1.(43).313-317"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AB6F0E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+        </w:rPr>
+        <w:t>https</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6F0E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>://</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB6F0E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB6F0E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6F0E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+        </w:rPr>
+        <w:t>org</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6F0E">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/10.24144/2663-6840.2020.1.(43).313-317</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="14E5B6F8" w14:textId="77777777" w:rsidR="00033ABA" w:rsidRDefault="00033ABA" w:rsidP="00425E35">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Beregszászi Anikó – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
@@ -2708,51 +2664,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:t>Laihonen, Petteri 2016. Beware of the dog! Private linguistic landscapes in two ‘Hungarian’ villages in South-West Slovakia. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Language Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:t xml:space="preserve"> 15/4: pp. 373–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10993-015-9358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="185C4486" w14:textId="77777777" w:rsidR="00033ABA" w:rsidRDefault="00033ABA" w:rsidP="00425E35">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
@@ -2820,51 +2776,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Hodinka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antal Nyelvészeti Kutatóközpont</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>, 2020. szeptember 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00033ABA">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:t>http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Letöltés dátuma: 2025.10.21.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED23662" w14:textId="77777777" w:rsidR="00033ABA" w:rsidRPr="00033ABA" w:rsidRDefault="00033ABA" w:rsidP="00425E35">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
@@ -2887,51 +2843,51 @@
         <w:t>. New York: Cambridge University Press.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p w14:paraId="11B72C28" w14:textId="7FD1C778" w:rsidR="00425E35" w:rsidRDefault="00033ABA" w:rsidP="00425E35">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">URL1: Központi Statisztikai Hivatal. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:t>http://www.ksh.hu/?lang=hu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">(Letöltés dátuma: 2025.09.20.). </w:t>
       </w:r>
       <w:r w:rsidR="00B67165" w:rsidRPr="00425E35">
         <w:rPr>
           <w:color w:val="5736D2"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
@@ -2947,51 +2903,51 @@
       <w:bookmarkStart w:id="19" w:name="_Hlk65248239"/>
       <w:r w:rsidR="00F83D91" w:rsidRPr="00425E35">
         <w:rPr>
           <w:color w:val="5736D2"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Az internetes hivatkozások jegyzéke az irodalom legvégén szerepeljen, ne az ábécé szerinti helyén</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00F83D91" w:rsidRPr="00425E35">
         <w:rPr>
           <w:color w:val="5736D2"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B67165" w:rsidRPr="00425E35">
         <w:rPr>
           <w:color w:val="5736D2"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_Hlk65259689"/>
     </w:p>
-    <w:p w14:paraId="391E7179" w14:textId="65882AB8" w:rsidR="000636C7" w:rsidRPr="00425E35" w:rsidRDefault="00033ABA" w:rsidP="00425E35">
+    <w:p w14:paraId="391E7179" w14:textId="57D2FC27" w:rsidR="000636C7" w:rsidRPr="00425E35" w:rsidRDefault="00033ABA" w:rsidP="00425E35">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">URL2: </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Закон </w:t>
@@ -3003,102 +2959,166 @@
         </w:rPr>
         <w:t>України «Про</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> забезпечення функціонування української мови як </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>державної»</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:instrText>https://zakon.rada.gov.ua/laws/show/2704-19</w:instrText>
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:instrText>"</w:instrText>
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:instrText>zakon</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:instrText>rada</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>gov</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>ua</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>laws</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>show</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E3B3E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>/2704-19"</w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AB6F0E">
         <w:rPr>
           <w:rStyle w:val="Hiperhivatkozs"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>https://zakon.rada.gov.ua/laws/show/2704-19</w:t>
       </w:r>
       <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0794">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Letöltés dátuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Дата звернення: 22.10.2025)</w:t>
+        <w:t>: 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0794">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.10.22.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E87CFB" w:rsidRPr="00033ABA">
         <w:rPr>
           <w:rStyle w:val="Hiperhivatkozs"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084AAA28" w14:textId="1B0D6B55" w:rsidR="001801EB" w:rsidRPr="00C15D60" w:rsidRDefault="001801EB" w:rsidP="00C15D60">
       <w:pPr>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk65248537"/>
       <w:bookmarkEnd w:id="18"/>
@@ -4643,51 +4663,51 @@
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Zakarpattia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>onlain</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, 25 March 2011. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(Accessed: 18.10.2025). (In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377F0390" w14:textId="5AB2BD8C" w:rsidR="00033ABA" w:rsidRDefault="00033ABA" w:rsidP="00033ABA">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
@@ -4707,51 +4727,65 @@
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Yatskiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, Mariia 2020. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Frazemy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> na </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>poznachennia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>movlennievoi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
@@ -4927,51 +4961,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Filolohiia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 43/1: s. 313–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.24144/2663-6840.2020.1.(43).313-317</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEA8227" w14:textId="20AF2C7B" w:rsidR="00033ABA" w:rsidRPr="003A76BA" w:rsidRDefault="00033ABA" w:rsidP="00033ABA">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
@@ -4997,63 +5031,81 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Csernicskó</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>, István – Orosz, Ildikó 2001. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Nyelv, oktatás, politika</w:t>
       </w:r>
-      <w:r w:rsidRPr="00033ABA">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00033ABA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">[Language, Education, and Policy]. </w:t>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Language</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Education, and Policy]. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Beregszász: Kárpátaljai Magyar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Tanárképzo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">̋ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -5133,65 +5185,51 @@
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (1867–2010)</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> [States, Languages, State Languages: Language Policy in the Territory of Present-day Transcarpathia]. Budapest: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Gondolat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>. (In Hungarian)</w:t>
+        <w:t xml:space="preserve"> Kiadó. (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4A48EA" w14:textId="751FF23B" w:rsidR="00033ABA" w:rsidRPr="00D04BC5" w:rsidRDefault="00033ABA" w:rsidP="00033ABA">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Csernicskó</w:t>
       </w:r>
@@ -5306,63 +5344,64 @@
       </w:r>
       <w:r w:rsidRPr="00D04BC5">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">53–562. o. (In </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D04BC5">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Hungarian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D04BC5">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498E85DB" w14:textId="169116A3" w:rsidR="00033ABA" w:rsidRDefault="00033ABA" w:rsidP="00033ABA">
+    <w:p w14:paraId="498E85DB" w14:textId="169116A3" w:rsidR="00033ABA" w:rsidRPr="002B58B4" w:rsidRDefault="00033ABA" w:rsidP="00033ABA">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04BC5">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Kiss, Jenő – Pusztai, Ferenc </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D04BC5">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>eds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D04BC5">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>. 2018. </w:t>
       </w:r>
@@ -5442,106 +5481,124 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D04BC5">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D04BC5">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>History</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D04BC5">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00033ABA">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Budapest: Tinta </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Könyvkiadó</w:t>
       </w:r>
-      <w:r w:rsidRPr="00033ABA">
-[...3 lines deleted...]
-        <w:t>. (In Hungarian)</w:t>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Hungarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164F8AEB" w14:textId="0D663CC1" w:rsidR="00033ABA" w:rsidRDefault="00033ABA" w:rsidP="00033ABA">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Laihonen, Petteri 2016. Beware of the dog! Private linguistic landscapes in two ‘Hungarian’ villages in South-West Slovakia. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Language Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 15/4: pp. 373–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="003A76BA" w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10993-015-9358-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A76BA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D9F68F" w14:textId="2DE1DF8F" w:rsidR="00033ABA" w:rsidRDefault="00033ABA" w:rsidP="00033ABA">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
@@ -5576,51 +5633,65 @@
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> és Patrikokig</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> [Name fashion development in Transcarpathia. From Katalins and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Istváns</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> to Vannesszas and Patriks]. </w:t>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vannesszas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Patriks]. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Kárpátalja</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> 1046: 10. o. (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B29D3D2" w14:textId="4E18E190" w:rsidR="00033ABA" w:rsidRDefault="00033ABA" w:rsidP="00033ABA">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
@@ -5820,51 +5891,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D04BC5">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>September</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="003A76BA" w:rsidRPr="003A76BA">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:t>http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Accessed: 21.10.2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
@@ -5921,51 +5992,51 @@
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">URL1: </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Központi Statisztikai Hivatal</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> [Hungarian Central Statistical Office]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="003A76BA" w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>http://www.ksh.hu/?lang=hu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A76BA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(Accessed: 20.09.2025). (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CFC12C" w14:textId="05D77DCC" w:rsidR="00033ABA" w:rsidRPr="00C15D60" w:rsidRDefault="00033ABA" w:rsidP="00033ABA">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
@@ -6049,51 +6120,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t>movy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> yak </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>derzhavnoi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">» [Law of Ukraine “On Supporting the Functioning of the Ukrainian Language as the State Language”]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="003A76BA" w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://zakon.rada.gov.ua/laws/show/2704-19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A76BA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(Accessed: 22.10.2025). (In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A64DE0" w14:textId="1E62BC73" w:rsidR="00CD18D9" w:rsidRPr="003A76BA" w:rsidRDefault="00CD18D9" w:rsidP="003A76BA">
       <w:pPr>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -8735,53 +8806,53 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00204C0B" w:rsidRPr="00C15D60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>SPh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00204C0B" w:rsidRPr="00C15D60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>-Copyright]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="0535D255" w14:textId="77777777" w:rsidR="00180BEE" w:rsidRDefault="00DB6FFE" w:rsidP="00C15D60">
       <w:pPr>
         <w:pStyle w:val="SPh-Copyright"/>
         <w:jc w:val="left"/>
         <w:sectPr w:rsidR="00180BEE" w:rsidSect="00425E35">
-          <w:headerReference w:type="even" r:id="rId19"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="10318" w:h="14570" w:code="13"/>
           <w:pgMar w:top="1758" w:right="1616" w:bottom="1758" w:left="1616" w:header="1247" w:footer="1247" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C15D60">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF5A2A4" w14:textId="1333CA14" w:rsidR="00DB6FFE" w:rsidRDefault="009B727F" w:rsidP="0091309B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Hlk54560959"/>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
@@ -8797,82 +8868,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Szemle</w:t>
       </w:r>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> rovathoz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75CCE0BF" w14:textId="77777777" w:rsidR="0091309B" w:rsidRDefault="0091309B" w:rsidP="00185C7B">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="435597D6" w14:textId="6BB765E5" w:rsidR="00185C7B" w:rsidRPr="00C15D60" w:rsidRDefault="00185C7B" w:rsidP="00185C7B">
+    <w:p w14:paraId="435597D6" w14:textId="6BB765E5" w:rsidR="00185C7B" w:rsidRDefault="00185C7B" w:rsidP="00185C7B">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C15D60">
         <w:t xml:space="preserve">DOI </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB1ACC">
         <w:t>10.58423/2786-6726/</w:t>
       </w:r>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>SPh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>-DOI]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420CDBED" w14:textId="158D3471" w:rsidR="00021F69" w:rsidRPr="00021F69" w:rsidRDefault="00021F69" w:rsidP="00185C7B">
+      <w:pPr>
+        <w:pStyle w:val="SPh-DOI"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E841DC">
+        <w:t>ISSN 2786-6726 (Online), ISSN 2786-6718 (Print)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF88D67" w14:textId="5D9A8D13" w:rsidR="00185C7B" w:rsidRPr="00185C7B" w:rsidRDefault="00185C7B" w:rsidP="00185C7B">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Beérkezett: 202</w:t>
       </w:r>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:b w:val="0"/>
@@ -9726,63 +9805,64 @@
       </w:r>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:rStyle w:val="SPh-IrodalomChar"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:rStyle w:val="SPh-IrodalomChar"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>SPh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:rStyle w:val="SPh-IrodalomChar"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>-Irodalom]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0C40AD" w14:textId="77777777" w:rsidR="003A76BA" w:rsidRDefault="003A76BA" w:rsidP="003A76BA">
+    <w:p w14:paraId="5B0C40AD" w14:textId="77777777" w:rsidR="003A76BA" w:rsidRPr="002B58B4" w:rsidRDefault="003A76BA" w:rsidP="003A76BA">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Hlk211710186"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Zaliznyak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">, Hanna – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
@@ -10049,69 +10129,97 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Future</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00033ABA">
-[...8 lines deleted...]
-          <w:bCs/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Kyiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: KM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Akademiia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00033ABA">
-[...3 lines deleted...]
-        <w:t>. (In Ukrainian)</w:t>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Ukrainian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B58B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001A25DC" w14:textId="77777777" w:rsidR="003A76BA" w:rsidRDefault="003A76BA" w:rsidP="003A76BA">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Csernicskó</w:t>
       </w:r>
@@ -10122,79 +10230,74 @@
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>, István 2013. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Államok, nyelvek, államnyelvek. Nyelvpolitika a mai Kárpátalja területén</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (1867–2010)</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> [States, Languages, State Languages: Language Policy in the Territory of Present-day Transcarpathia]. Budapest: </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> [States, Languages, State Languages: Language Policy in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302971">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Territory of Present-day Transcarpathia]. Budapest: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00302971">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Gondolat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00033ABA">
-[...17 lines deleted...]
-        <w:t>. (In Hungarian)</w:t>
+      <w:r w:rsidRPr="00302971">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kiadó. (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p w14:paraId="413D187E" w14:textId="646D370A" w:rsidR="009F5AB0" w:rsidRPr="00B36D59" w:rsidRDefault="00B36D59" w:rsidP="00B36D59">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10441,119 +10544,119 @@
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>[Adatok a szerzőről angolul.]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:sectPr w:rsidR="002B2439" w:rsidRPr="00C15D60" w:rsidSect="00425E35">
       <w:pgSz w:w="10318" w:h="14570" w:code="13"/>
       <w:pgMar w:top="1758" w:right="1616" w:bottom="1758" w:left="1616" w:header="1247" w:footer="1247" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0650E0DB" w14:textId="77777777" w:rsidR="00B9486A" w:rsidRDefault="00B9486A" w:rsidP="008A53F6">
+    <w:p w14:paraId="716D8B15" w14:textId="77777777" w:rsidR="008338E7" w:rsidRDefault="008338E7" w:rsidP="008A53F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CEF24B" w14:textId="77777777" w:rsidR="00B9486A" w:rsidRDefault="00B9486A"/>
-    <w:p w14:paraId="0932250E" w14:textId="77777777" w:rsidR="00B9486A" w:rsidRDefault="00B9486A"/>
+    <w:p w14:paraId="127D9DB7" w14:textId="77777777" w:rsidR="008338E7" w:rsidRDefault="008338E7"/>
+    <w:p w14:paraId="78183D55" w14:textId="77777777" w:rsidR="008338E7" w:rsidRDefault="008338E7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A5530AA" w14:textId="77777777" w:rsidR="00B9486A" w:rsidRDefault="00B9486A" w:rsidP="008A53F6">
+    <w:p w14:paraId="79A518A5" w14:textId="77777777" w:rsidR="008338E7" w:rsidRDefault="008338E7" w:rsidP="008A53F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3138D25C" w14:textId="77777777" w:rsidR="00B9486A" w:rsidRDefault="00B9486A"/>
-    <w:p w14:paraId="6BEADCC6" w14:textId="77777777" w:rsidR="00B9486A" w:rsidRDefault="00B9486A"/>
+    <w:p w14:paraId="4DAF6747" w14:textId="77777777" w:rsidR="008338E7" w:rsidRDefault="008338E7"/>
+    <w:p w14:paraId="5D19FA04" w14:textId="77777777" w:rsidR="008338E7" w:rsidRDefault="008338E7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sitka Display">
-    <w:panose1 w:val="02000505000000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sitka Banner">
-    <w:panose1 w:val="02000505000000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="742B9047" w14:textId="36467F52" w:rsidR="00C15D60" w:rsidRPr="00527127" w:rsidRDefault="00C15D60" w:rsidP="00C15D60">
+  <w:p w14:paraId="742B9047" w14:textId="3F05BD84" w:rsidR="00C15D60" w:rsidRPr="00527127" w:rsidRDefault="00C15D60" w:rsidP="005D44E4">
     <w:pPr>
       <w:pStyle w:val="SPh-DOI"/>
       <w:spacing w:before="120" w:after="240"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="25" w:name="_Hlk211605652"/>
     <w:bookmarkStart w:id="26" w:name="_Hlk211605653"/>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00BB5024">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Acta</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00BB5024">
       <w:rPr>
         <w:i/>
@@ -10659,79 +10762,105 @@
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
     <w:r w:rsidRPr="00BB5024">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="00C15D60">
       <w:rPr>
         <w:color w:val="EE0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
     <w:r w:rsidRPr="00BB5024">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
+    <w:r w:rsidR="001E3B3E">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="6404F72F" w14:textId="605DAB99" w:rsidR="002A635E" w:rsidRPr="00C15D60" w:rsidRDefault="00C15D60" w:rsidP="00C15D60">
+  <w:p w14:paraId="6404F72F" w14:textId="40098BD9" w:rsidR="002A635E" w:rsidRPr="00C15D60" w:rsidRDefault="00C15D60" w:rsidP="00C15D60">
     <w:pPr>
       <w:pStyle w:val="SPh-DOI"/>
       <w:spacing w:before="60" w:after="60"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008660A6">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">© </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2025 A szerző(k)</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="001E3B3E" w:rsidRPr="001E3B3E">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>X</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> A szerző(k)</w:t>
     </w:r>
     <w:r w:rsidRPr="008660A6">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">. Ez egy nyílt hozzáférésű </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>tanulmány</w:t>
     </w:r>
     <w:r w:rsidRPr="008660A6">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -10806,73 +10935,73 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://creativecommons.org/licenses/by/4.0/</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="008660A6">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>) feltételei szerint terjeszthető.</w:t>
     </w:r>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkEnd w:id="26"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FDD9853" w14:textId="77777777" w:rsidR="00B9486A" w:rsidRPr="009E2FA5" w:rsidRDefault="00B9486A" w:rsidP="009E2FA5">
+    <w:p w14:paraId="252A2A2E" w14:textId="77777777" w:rsidR="008338E7" w:rsidRPr="009E2FA5" w:rsidRDefault="008338E7" w:rsidP="009E2FA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Banner" w:hAnsi="Sitka Banner"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C4CC958" w14:textId="77777777" w:rsidR="00B9486A" w:rsidRDefault="00B9486A" w:rsidP="008A53F6">
+    <w:p w14:paraId="01F5B18D" w14:textId="77777777" w:rsidR="008338E7" w:rsidRDefault="008338E7" w:rsidP="008A53F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D5370C" w14:textId="77777777" w:rsidR="00B9486A" w:rsidRDefault="00B9486A"/>
-    <w:p w14:paraId="06AD9E81" w14:textId="77777777" w:rsidR="00B9486A" w:rsidRDefault="00B9486A"/>
+    <w:p w14:paraId="49A90C7E" w14:textId="77777777" w:rsidR="008338E7" w:rsidRDefault="008338E7"/>
+    <w:p w14:paraId="7551264C" w14:textId="77777777" w:rsidR="008338E7" w:rsidRDefault="008338E7"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="331A704A" w14:textId="39E92924" w:rsidR="002B2439" w:rsidRPr="00C15D60" w:rsidRDefault="002B2439" w:rsidP="00F02436">
       <w:pPr>
         <w:pStyle w:val="SPh-Lbjegyzet"/>
         <w:rPr>
           <w:color w:val="5736D2"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C15D60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Lábjegyzet szövege. Lábjegyzet szövege. Lábjegyzet szövege. Lábjegyzet szövege.</w:t>
       </w:r>
@@ -10939,51 +11068,51 @@
       <w:r w:rsidRPr="00C15D60">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Lábjegyzet beszúrása: Beszúrás &gt; Lábjegyzet menü: Automatikus számozással!</w:t>
       </w:r>
       <w:r w:rsidR="00706705" w:rsidRPr="00C15D60">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03817A6C" w14:textId="47E4C889" w:rsidR="00933009" w:rsidRPr="009E2FA5" w:rsidRDefault="00000000" w:rsidP="00425E35">
+  <w:p w14:paraId="03817A6C" w14:textId="47E4C889" w:rsidR="00933009" w:rsidRPr="009E2FA5" w:rsidRDefault="008338E7" w:rsidP="00425E35">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="3686"/>
         <w:tab w:val="left" w:pos="5574"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Sitka Banner" w:hAnsi="Sitka Banner"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Banner" w:hAnsi="Sitka Banner"/>
         </w:rPr>
         <w:id w:val="190881549"/>
         <w:docPartObj>
@@ -11088,50 +11217,51 @@
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00204C0B" w:rsidRPr="00204C0B">
       <w:rPr>
         <w:rStyle w:val="SPh-lfej-ProsChar"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="440887599"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3EA7A6CE" w14:textId="76F25653" w:rsidR="00933009" w:rsidRDefault="002B2439" w:rsidP="009E2FA5">
         <w:pPr>
           <w:pStyle w:val="SPh-lfej-Pratlan"/>
         </w:pPr>
         <w:r w:rsidRPr="00204C0B">
           <w:rPr>
             <w:iCs/>
           </w:rPr>
           <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
         </w:r>
         <w:r w:rsidRPr="00204C0B">
           <w:rPr>
             <w:iCs/>
           </w:rPr>
           <w:t>A közlemény címe</w:t>
         </w:r>
         <w:r w:rsidR="00204C0B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00204C0B" w:rsidRPr="00204C0B">
           <w:rPr>
@@ -13037,187 +13167,197 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1798639053">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2064671374">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="360781901">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="733048327">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1669285587">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1599170148">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5424" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D56E64"/>
     <w:rsid w:val="0000715C"/>
     <w:rsid w:val="00014AFC"/>
+    <w:rsid w:val="00021F69"/>
     <w:rsid w:val="00033ABA"/>
     <w:rsid w:val="000636C7"/>
     <w:rsid w:val="00081D62"/>
     <w:rsid w:val="0008527A"/>
     <w:rsid w:val="000B01EB"/>
     <w:rsid w:val="000B45FE"/>
     <w:rsid w:val="000D06FB"/>
     <w:rsid w:val="000E1381"/>
     <w:rsid w:val="00131260"/>
     <w:rsid w:val="00135595"/>
     <w:rsid w:val="00137AC7"/>
     <w:rsid w:val="001417B1"/>
     <w:rsid w:val="00156C91"/>
     <w:rsid w:val="001801EB"/>
     <w:rsid w:val="00180BEE"/>
     <w:rsid w:val="00185C7B"/>
     <w:rsid w:val="00192250"/>
     <w:rsid w:val="001A2FBF"/>
     <w:rsid w:val="001C3A9B"/>
+    <w:rsid w:val="001E3B3E"/>
     <w:rsid w:val="00204C0B"/>
     <w:rsid w:val="00206A8B"/>
     <w:rsid w:val="00222464"/>
     <w:rsid w:val="0023082D"/>
     <w:rsid w:val="00250AB2"/>
     <w:rsid w:val="0028189A"/>
     <w:rsid w:val="00286262"/>
     <w:rsid w:val="0029301F"/>
     <w:rsid w:val="002A635E"/>
     <w:rsid w:val="002B2439"/>
+    <w:rsid w:val="002B58B4"/>
     <w:rsid w:val="002E7295"/>
+    <w:rsid w:val="00302971"/>
     <w:rsid w:val="00337184"/>
     <w:rsid w:val="00365378"/>
     <w:rsid w:val="00370553"/>
     <w:rsid w:val="003744F7"/>
     <w:rsid w:val="00384C37"/>
     <w:rsid w:val="00390E42"/>
     <w:rsid w:val="003A41A5"/>
     <w:rsid w:val="003A76BA"/>
     <w:rsid w:val="003E2127"/>
     <w:rsid w:val="003F383A"/>
+    <w:rsid w:val="00413E02"/>
     <w:rsid w:val="00415253"/>
     <w:rsid w:val="00425E35"/>
     <w:rsid w:val="00432268"/>
     <w:rsid w:val="00440176"/>
     <w:rsid w:val="004522C8"/>
     <w:rsid w:val="00466DF5"/>
     <w:rsid w:val="00473F73"/>
     <w:rsid w:val="00475D2A"/>
     <w:rsid w:val="004A1AB0"/>
     <w:rsid w:val="004D2841"/>
     <w:rsid w:val="004E5AB7"/>
     <w:rsid w:val="004F3AD3"/>
     <w:rsid w:val="00502CCB"/>
     <w:rsid w:val="00553B8F"/>
     <w:rsid w:val="00586F45"/>
     <w:rsid w:val="00592458"/>
     <w:rsid w:val="00593317"/>
     <w:rsid w:val="005A64CF"/>
     <w:rsid w:val="005B2953"/>
     <w:rsid w:val="005B5A7C"/>
     <w:rsid w:val="005C419C"/>
+    <w:rsid w:val="005D44E4"/>
     <w:rsid w:val="005E2A0F"/>
     <w:rsid w:val="005F0D9E"/>
     <w:rsid w:val="00604512"/>
     <w:rsid w:val="006230B4"/>
     <w:rsid w:val="00630022"/>
     <w:rsid w:val="00666F10"/>
     <w:rsid w:val="0067027A"/>
     <w:rsid w:val="006939AD"/>
     <w:rsid w:val="00694153"/>
     <w:rsid w:val="00697D0C"/>
     <w:rsid w:val="006B07FF"/>
     <w:rsid w:val="006C061C"/>
     <w:rsid w:val="006C7FBF"/>
+    <w:rsid w:val="006D0794"/>
     <w:rsid w:val="00706705"/>
     <w:rsid w:val="007257A2"/>
     <w:rsid w:val="0074394B"/>
     <w:rsid w:val="00762D30"/>
     <w:rsid w:val="00770E03"/>
     <w:rsid w:val="007A49DA"/>
     <w:rsid w:val="007B2D9F"/>
     <w:rsid w:val="007B3AC4"/>
     <w:rsid w:val="007E7AA9"/>
     <w:rsid w:val="007F2B1F"/>
     <w:rsid w:val="008003CA"/>
     <w:rsid w:val="008004AE"/>
     <w:rsid w:val="00810D29"/>
+    <w:rsid w:val="008338E7"/>
     <w:rsid w:val="00834EF2"/>
+    <w:rsid w:val="00837728"/>
     <w:rsid w:val="00851E6B"/>
     <w:rsid w:val="00866CBF"/>
     <w:rsid w:val="00882949"/>
     <w:rsid w:val="0088327B"/>
     <w:rsid w:val="008A04EA"/>
     <w:rsid w:val="008A53F6"/>
     <w:rsid w:val="008B76B9"/>
     <w:rsid w:val="008C1A3B"/>
     <w:rsid w:val="008C6535"/>
     <w:rsid w:val="008E2316"/>
     <w:rsid w:val="008F2795"/>
     <w:rsid w:val="009121DD"/>
     <w:rsid w:val="0091309B"/>
     <w:rsid w:val="00914702"/>
     <w:rsid w:val="00933009"/>
     <w:rsid w:val="00943F8F"/>
+    <w:rsid w:val="009542E0"/>
     <w:rsid w:val="00965ACC"/>
     <w:rsid w:val="00966EC0"/>
     <w:rsid w:val="00976487"/>
     <w:rsid w:val="009B727F"/>
     <w:rsid w:val="009E07EE"/>
     <w:rsid w:val="009E2FA5"/>
     <w:rsid w:val="009F5AB0"/>
     <w:rsid w:val="00A020A8"/>
     <w:rsid w:val="00A04ADB"/>
     <w:rsid w:val="00A26B57"/>
     <w:rsid w:val="00A329D4"/>
     <w:rsid w:val="00A42C5D"/>
     <w:rsid w:val="00A67EC0"/>
     <w:rsid w:val="00A744F9"/>
     <w:rsid w:val="00A807F7"/>
     <w:rsid w:val="00A9006F"/>
     <w:rsid w:val="00AD1269"/>
     <w:rsid w:val="00B23F53"/>
     <w:rsid w:val="00B36D59"/>
     <w:rsid w:val="00B46679"/>
     <w:rsid w:val="00B55B48"/>
     <w:rsid w:val="00B631E8"/>
     <w:rsid w:val="00B67165"/>
     <w:rsid w:val="00B9486A"/>
     <w:rsid w:val="00BB6589"/>
@@ -13229,50 +13369,51 @@
     <w:rsid w:val="00C43669"/>
     <w:rsid w:val="00C64A51"/>
     <w:rsid w:val="00C91151"/>
     <w:rsid w:val="00C97BF4"/>
     <w:rsid w:val="00CA6C1A"/>
     <w:rsid w:val="00CA6D76"/>
     <w:rsid w:val="00CD0065"/>
     <w:rsid w:val="00CD18D9"/>
     <w:rsid w:val="00CF6628"/>
     <w:rsid w:val="00D01748"/>
     <w:rsid w:val="00D04BC5"/>
     <w:rsid w:val="00D06331"/>
     <w:rsid w:val="00D42AFB"/>
     <w:rsid w:val="00D56E64"/>
     <w:rsid w:val="00D578A0"/>
     <w:rsid w:val="00D749A2"/>
     <w:rsid w:val="00D97753"/>
     <w:rsid w:val="00DB6FFE"/>
     <w:rsid w:val="00DC4AB9"/>
     <w:rsid w:val="00E05342"/>
     <w:rsid w:val="00E177FF"/>
     <w:rsid w:val="00E2099C"/>
     <w:rsid w:val="00E27668"/>
     <w:rsid w:val="00E34537"/>
     <w:rsid w:val="00E634AE"/>
+    <w:rsid w:val="00E841DC"/>
     <w:rsid w:val="00E87CFB"/>
     <w:rsid w:val="00EC1FE4"/>
     <w:rsid w:val="00EF46B8"/>
     <w:rsid w:val="00F000BE"/>
     <w:rsid w:val="00F02436"/>
     <w:rsid w:val="00F41A3F"/>
     <w:rsid w:val="00F75543"/>
     <w:rsid w:val="00F83D91"/>
     <w:rsid w:val="00FB13BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -14797,51 +14938,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="741097499">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakon.rada.gov.ua/laws/show/2704-19" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ksh.hu/?lang=hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ksh.hu/?lang=hu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10993-015-9358-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10993-015-9358-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24144/2663-6840.2020.1.(43).313-317" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24144/2663-6840.2020.1.(43).313-317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10993-015-9358-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10993-015-9358-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24144/2663-6840.2020.1.(43).313-317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakon.rada.gov.ua/laws/show/2704-19" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ksh.hu/?lang=hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ksh.hu/?lang=hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -15120,69 +15261,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFB4B603-1414-4CB9-8EB3-1F2620EFF6A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2271</Words>
-  <Characters>15676</Characters>
+  <Words>2284</Words>
+  <Characters>15763</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17912</CharactersWithSpaces>
+  <CharactersWithSpaces>18011</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Enikő Tóth-Orosz</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>