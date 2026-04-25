--- v0 (2025-10-23)
+++ v1 (2026-04-25)
@@ -111,50 +111,58 @@
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="0021321A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0021321A" w:rsidRPr="004064C5">
         <w:t>10.58423/2786-6726/</w:t>
       </w:r>
       <w:r w:rsidR="0021321A" w:rsidRPr="0021321A">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="0021321A">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>[SPh-DOI]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B4F707" w14:textId="198F527B" w:rsidR="007C66A8" w:rsidRPr="007C66A8" w:rsidRDefault="007C66A8" w:rsidP="0021321A">
+      <w:pPr>
+        <w:pStyle w:val="SPh-DOI"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C66A8">
+        <w:t>ISSN 2786-6726 (Online), ISSN 2786-6718 (Print)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D048D5C" w14:textId="637A72B1" w:rsidR="0021321A" w:rsidRPr="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00614882">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Надійшла до редакції: </w:t>
       </w:r>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00614882">
@@ -1825,53 +1833,53 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A8ABD1" w14:textId="77777777" w:rsidR="0021321A" w:rsidRPr="00033ABA" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk54546201"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Hlk65259672"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk65259672"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk54546201"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk65259689"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Гандзій Олександр 2019. Почав діяти новий правопис. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Газета по-українськи</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> 42/2206: с. 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D46B83" w14:textId="77777777" w:rsidR="0021321A" w:rsidRPr="00033ABA" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
@@ -2040,302 +2048,196 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Тарканій Ганна 2011. Закарпатська відповідь українському „мовному питанню”.</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Закарпаття онлайн</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25 березня 2011. </w:t>
       </w:r>
-      <w:r>
-[...250 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>https</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>://</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>zakarpattya</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>net</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>ua</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>News</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>/80913-</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>Zakarpatska</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>vidpovid</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>ukrainskomu</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>movnomu</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>pytanniu</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>(Дата звернення: 18.10.2025).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42955293" w14:textId="77777777" w:rsidR="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
@@ -2346,136 +2248,93 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Яцьків Марія 2020. Фраземи на позначення мовленнєвої та мисленнєвої діяльності в художніх творах Мирослава Дочинця. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Науковий вісник Ужгородського університету. Cерія: Філологія</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> 43/1: c. 313–317</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...84 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>https</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>://</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>doi</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+          </w:rPr>
+          <w:t>org</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AB6F0E">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>/10.24144/2663-6840.2020.1.(43).313-317</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758D98E2" w14:textId="77777777" w:rsidR="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Beregszászi Anikó – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
@@ -2722,51 +2581,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:t>Laihonen, Petteri 2016. Beware of the dog! Private linguistic landscapes in two ‘Hungarian’ villages in South-West Slovakia. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Language Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:t xml:space="preserve"> 15/4: pp. 373–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10993-015-9358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16D74D88" w14:textId="77777777" w:rsidR="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
@@ -2834,51 +2693,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Hodinka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antal Nyelvészeti Kutatóközpont</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>, 2020. szeptember 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00033ABA">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:t>http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00BF3C38" w:rsidRPr="00BF3C38">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дата звернення</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -2903,73 +2762,73 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:t>Spolsky, Bernard ed. 2012. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The Cambridge Handbook of Language Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:t>. New York: Cambridge University Press.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="195A9A1B" w14:textId="50E8CC58" w:rsidR="0021321A" w:rsidRPr="005A10F2" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">URL1: Központi Statisztikai Hivatal. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:t>http://www.ksh.hu/?lang=hu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00BF3C38" w:rsidRPr="00BF3C38">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дата звернення</w:t>
@@ -3047,51 +2906,51 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>України «Про</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> забезпечення функціонування української мови як </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BF3C38">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>державної»</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BF3C38">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00BF3C38">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://zakon.rada.gov.ua/laws/show/2704-19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF3C38">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00BF3C38" w:rsidRPr="00BF3C38">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дата звернення</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF3C38">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>: 22.10.2025</w:t>
@@ -3103,52 +2962,52 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF3C38">
         <w:rPr>
           <w:rStyle w:val="Hiperhivatkozs"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084AAA28" w14:textId="6929F3E3" w:rsidR="001801EB" w:rsidRPr="0021321A" w:rsidRDefault="001801EB" w:rsidP="0021321A">
       <w:pPr>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk65248537"/>
-      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:rStyle w:val="SPh-LiteratureChar"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidR="009121DD" w:rsidRPr="0021321A">
         <w:rPr>
           <w:rStyle w:val="SPh-LiteratureChar"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="009C31A8" w:rsidRPr="0021321A">
         <w:rPr>
           <w:rStyle w:val="SPh-LiteratureChar"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>[SPh-Literature</w:t>
       </w:r>
       <w:r w:rsidR="005B5A7C" w:rsidRPr="0021321A">
         <w:rPr>
@@ -4678,51 +4537,51 @@
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Zakarpattia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>onlain</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, 25 March 2011. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(Accessed: 18.10.2025). (In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D4F7DA" w14:textId="77777777" w:rsidR="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
@@ -4742,285 +4601,271 @@
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Yatskiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, Mariia 2020. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Frazemy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>poznachennia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>na</w:t>
+        <w:t>movlennievoi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>myslennievoi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>poznachennia</w:t>
+        <w:t>diialnosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>khudozhnikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>movlennievoi</w:t>
-[...18 lines deleted...]
-          <w:bCs/>
+        <w:t>tvorakh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Myroslava </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dochyntsia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Phrases denoting speech and mental activities in the literary works of Myroslav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dochynets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Naukovyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>visnyk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...44 lines deleted...]
-        <w:t>Naukovyi</w:t>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uzhhorodskoho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>visnyk</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>universytetu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Seriia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Filolohiia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 43/1: s. 313–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.24144/2663-6840.2020.1.(43).313-317</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16354CA0" w14:textId="77777777" w:rsidR="0021321A" w:rsidRPr="003A76BA" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
@@ -5182,65 +5027,51 @@
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (1867–2010)</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> [States, Languages, State Languages: Language Policy in the Territory of Present-day Transcarpathia]. Budapest: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Gondolat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>. (In Hungarian)</w:t>
+        <w:t xml:space="preserve"> Kiadó. (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D6F692" w14:textId="77777777" w:rsidR="0021321A" w:rsidRPr="005A10F2" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Csernicskó</w:t>
       </w:r>
@@ -5547,51 +5378,51 @@
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Laihonen, Petteri 2016. Beware of the dog! Private linguistic landscapes in two ‘Hungarian’ villages in South-West Slovakia. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Language Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 15/4: pp. 373–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10993-015-9358-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E8C19E" w14:textId="77777777" w:rsidR="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
@@ -5626,51 +5457,65 @@
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> és Patrikokig</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> [Name fashion development in Transcarpathia. From Katalins and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Istváns</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> to Vannesszas and Patriks]. </w:t>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vannesszas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00033ABA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Patriks]. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Kárpátalja</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> 1046: 10. o. (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5158B313" w14:textId="77777777" w:rsidR="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
@@ -5862,51 +5707,51 @@
         <w:t xml:space="preserve"> Antal Nyelvészeti Kutatóközpont</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005A10F2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>September</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="003A76BA">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:t>http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Accessed: 21.10.2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
@@ -5963,51 +5808,51 @@
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">URL1: </w:t>
       </w:r>
       <w:r w:rsidRPr="003A76BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Központi Statisztikai Hivatal</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> [Hungarian Central Statistical Office]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00AB6F0E">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>http://www.ksh.hu/?lang=hu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(Accessed: 20.09.2025). (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AC0802" w14:textId="3FDFEA6F" w:rsidR="00CA6C1A" w:rsidRPr="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-IrodalomLista"/>
         <w:numPr>
@@ -6090,51 +5935,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t>movy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> yak </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>derzhavnoi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">» [Law of Ukraine “On Supporting the Functioning of the Ukrainian Language as the State Language”]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="0021321A">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://zakon.rada.gov.ua/laws/show/2704-19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed: 22.10.2025). (In Ukrainian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC7C52F" w14:textId="360DD45E" w:rsidR="00081D62" w:rsidRPr="00BF3C38" w:rsidRDefault="00DC45D0" w:rsidP="00BF3C38">
       <w:pPr>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:val="uk-UA"/>
@@ -7105,64 +6950,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00BF3C38">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Підзаголовок статті </w:t>
       </w:r>
       <w:r w:rsidRPr="00101A22">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>угорською мовою</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">угорською мовою </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF3C38">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(якщо є) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF3C38">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>[SPh-Abstract-Subtitle]</w:t>
@@ -7426,122 +7258,130 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ПІБ Автор(и), 202X </w:t>
       </w:r>
       <w:r w:rsidR="00204C0B" w:rsidRPr="0021321A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>[SPh-Copyright]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="07DA6145" w14:textId="77777777" w:rsidR="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-Copyright"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:sectPr w:rsidR="0021321A" w:rsidSect="0021321A">
-          <w:headerReference w:type="even" r:id="rId18"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="first" r:id="rId22"/>
           <w:pgSz w:w="10318" w:h="14570" w:code="13"/>
           <w:pgMar w:top="1758" w:right="1616" w:bottom="1758" w:left="1616" w:header="1247" w:footer="1247" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FF5A2A4" w14:textId="5FD11AA6" w:rsidR="00DB6FFE" w:rsidRDefault="009A601A" w:rsidP="0021321A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Hlk54560959"/>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Зразок для розділу </w:t>
       </w:r>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Рецензії</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC93C45" w14:textId="77777777" w:rsidR="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4312E4B0" w14:textId="5C26E919" w:rsidR="0021321A" w:rsidRPr="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
+    <w:p w14:paraId="4312E4B0" w14:textId="5C26E919" w:rsidR="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI </w:t>
       </w:r>
       <w:r w:rsidRPr="004064C5">
         <w:t>10.58423/2786-6726/</w:t>
       </w:r>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [SPh-DOI]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7021083C" w14:textId="187F45D1" w:rsidR="00BE31A6" w:rsidRPr="00BE31A6" w:rsidRDefault="00BE31A6" w:rsidP="0021321A">
+      <w:pPr>
+        <w:pStyle w:val="SPh-DOI"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31A6">
+        <w:t>ISSN 2786-6726 (Online), ISSN 2786-6718 (Print)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F6264CB" w14:textId="4B381F3B" w:rsidR="0021321A" w:rsidRPr="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-DOI"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00614882">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Надійшла до редакції: </w:t>
       </w:r>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00614882">
@@ -8529,65 +8369,51 @@
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (1867–2010)</w:t>
       </w:r>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> [States, Languages, State Languages: Language Policy in the Territory of Present-day Transcarpathia]. Budapest: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Gondolat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00033ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>. (In Hungarian)</w:t>
+        <w:t xml:space="preserve"> Kiadó. (In Hungarian)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651A2C9E" w14:textId="382E991E" w:rsidR="0021321A" w:rsidRPr="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
       <w:pPr>
         <w:pStyle w:val="SPh-Review-Data"/>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -8890,112 +8716,112 @@
       <w:r w:rsidR="00627BAE" w:rsidRPr="0021321A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:sectPr w:rsidR="002B2439" w:rsidRPr="0021321A" w:rsidSect="0021321A">
       <w:pgSz w:w="10318" w:h="14570" w:code="13"/>
       <w:pgMar w:top="1758" w:right="1616" w:bottom="1758" w:left="1616" w:header="1247" w:footer="1247" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5609DD0D" w14:textId="77777777" w:rsidR="00B84AAA" w:rsidRDefault="00B84AAA" w:rsidP="008A53F6">
+    <w:p w14:paraId="798D0E54" w14:textId="77777777" w:rsidR="0084694F" w:rsidRDefault="0084694F" w:rsidP="008A53F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53720FA4" w14:textId="77777777" w:rsidR="00B84AAA" w:rsidRDefault="00B84AAA"/>
-    <w:p w14:paraId="59CEF133" w14:textId="77777777" w:rsidR="00B84AAA" w:rsidRDefault="00B84AAA"/>
+    <w:p w14:paraId="336BAA9F" w14:textId="77777777" w:rsidR="0084694F" w:rsidRDefault="0084694F"/>
+    <w:p w14:paraId="447D6436" w14:textId="77777777" w:rsidR="0084694F" w:rsidRDefault="0084694F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19636766" w14:textId="77777777" w:rsidR="00B84AAA" w:rsidRDefault="00B84AAA" w:rsidP="008A53F6">
+    <w:p w14:paraId="03CCFF69" w14:textId="77777777" w:rsidR="0084694F" w:rsidRDefault="0084694F" w:rsidP="008A53F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15826330" w14:textId="77777777" w:rsidR="00B84AAA" w:rsidRDefault="00B84AAA"/>
-    <w:p w14:paraId="4623E594" w14:textId="77777777" w:rsidR="00B84AAA" w:rsidRDefault="00B84AAA"/>
+    <w:p w14:paraId="6A6F1AC9" w14:textId="77777777" w:rsidR="0084694F" w:rsidRDefault="0084694F"/>
+    <w:p w14:paraId="43638156" w14:textId="77777777" w:rsidR="0084694F" w:rsidRDefault="0084694F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sitka Display">
-    <w:panose1 w:val="02000505000000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sitka Banner">
-    <w:panose1 w:val="02000505000000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D7BD01F" w14:textId="0B166520" w:rsidR="0021321A" w:rsidRPr="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:spacing w:before="240" w:after="240"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="uk-UA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0021321A">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:b/>
         <w:bCs/>
@@ -9089,142 +8915,477 @@
     </w:r>
     <w:r w:rsidRPr="0021321A">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="uk-UA"/>
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
     <w:r w:rsidRPr="0021321A">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="uk-UA"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6404F72F" w14:textId="5D95D0DA" w:rsidR="002A635E" w:rsidRPr="0021321A" w:rsidRDefault="0021321A" w:rsidP="0021321A">
+  <w:p w14:paraId="6404F72F" w14:textId="20C34D6B" w:rsidR="002A635E" w:rsidRPr="00DB34F2" w:rsidRDefault="0021321A" w:rsidP="0021321A">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="uk-UA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0021321A">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="uk-UA"/>
       </w:rPr>
-      <w:t>© 2025 Автор(и). Ця робота публікується у відкритому доступі та розповсюджується на умовах</w:t>
+      <w:t>© 202</w:t>
     </w:r>
-    <w:r w:rsidRPr="00AE11CD">
+    <w:r w:rsidR="007C66A8" w:rsidRPr="007C66A8">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:color w:val="EE0000"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="hu-HU"/>
+      </w:rPr>
+      <w:t>X</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0021321A">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Автор(и). Ця </w:t>
+    </w:r>
+    <w:r w:rsidR="00DB34F2" w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t>стаття</w:t>
+    </w:r>
+    <w:r w:rsidR="00DB34F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="hu-HU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00DB34F2" w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t>опублікована у відкритому доступі та поширена на умовах</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="uk-UA"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00AE11CD">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Creative Commons Attribution 4.0 License (CC BY 4.0) (</w:t>
+      <w:t>Creative</w:t>
     </w:r>
-    <w:hyperlink r:id="rId1" w:history="1">
-[...12 lines deleted...]
-    </w:hyperlink>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r w:rsidRPr="00AE11CD">
       <w:rPr>
         <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Commons</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AE11CD">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Attribution</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 4.0 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AE11CD">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>License</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AE11CD">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>CC</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AE11CD">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>BY</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 4.0) (</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>HYPERLINK</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> "</w:instrText>
+    </w:r>
+    <w:r>
+      <w:instrText>https</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:instrText>://</w:instrText>
+    </w:r>
+    <w:r>
+      <w:instrText>creativecommons</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:instrText>.</w:instrText>
+    </w:r>
+    <w:r>
+      <w:instrText>org</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:instrText>/</w:instrText>
+    </w:r>
+    <w:r>
+      <w:instrText>licenses</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:instrText>/</w:instrText>
+    </w:r>
+    <w:r>
+      <w:instrText>by</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:instrText>/4.0/"</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00AE11CD">
+      <w:rPr>
+        <w:rStyle w:val="Hiperhivatkozs"/>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+      <w:t>https</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rStyle w:val="Hiperhivatkozs"/>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t>://</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00AE11CD">
+      <w:rPr>
+        <w:rStyle w:val="Hiperhivatkozs"/>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+      <w:t>creativecommons</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rStyle w:val="Hiperhivatkozs"/>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AE11CD">
+      <w:rPr>
+        <w:rStyle w:val="Hiperhivatkozs"/>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+      <w:t>org</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rStyle w:val="Hiperhivatkozs"/>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AE11CD">
+      <w:rPr>
+        <w:rStyle w:val="Hiperhivatkozs"/>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+      <w:t>licenses</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rStyle w:val="Hiperhivatkozs"/>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AE11CD">
+      <w:rPr>
+        <w:rStyle w:val="Hiperhivatkozs"/>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+      <w:t>by</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rStyle w:val="Hiperhivatkozs"/>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="uk-UA"/>
+      </w:rPr>
+      <w:t>/4.0/</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00DB34F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Sitka Display" w:hAnsi="Sitka Display"/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="uk-UA"/>
       </w:rPr>
       <w:t>).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2999004D" w14:textId="77777777" w:rsidR="00B84AAA" w:rsidRPr="009E2FA5" w:rsidRDefault="00B84AAA" w:rsidP="009E2FA5">
+    <w:p w14:paraId="45C3BC1C" w14:textId="77777777" w:rsidR="0084694F" w:rsidRPr="009E2FA5" w:rsidRDefault="0084694F" w:rsidP="009E2FA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Banner" w:hAnsi="Sitka Banner"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E204827" w14:textId="77777777" w:rsidR="00B84AAA" w:rsidRDefault="00B84AAA" w:rsidP="008A53F6">
+    <w:p w14:paraId="055BB2F0" w14:textId="77777777" w:rsidR="0084694F" w:rsidRDefault="0084694F" w:rsidP="008A53F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277CC807" w14:textId="77777777" w:rsidR="00B84AAA" w:rsidRDefault="00B84AAA"/>
-    <w:p w14:paraId="79126F6F" w14:textId="77777777" w:rsidR="00B84AAA" w:rsidRDefault="00B84AAA"/>
+    <w:p w14:paraId="29EC4DEC" w14:textId="77777777" w:rsidR="0084694F" w:rsidRDefault="0084694F"/>
+    <w:p w14:paraId="69762690" w14:textId="77777777" w:rsidR="0084694F" w:rsidRDefault="0084694F"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="331A704A" w14:textId="50AE2F75" w:rsidR="002B2439" w:rsidRPr="0021321A" w:rsidRDefault="002B2439" w:rsidP="00F02436">
       <w:pPr>
         <w:pStyle w:val="SPh-Footnote"/>
         <w:rPr>
           <w:color w:val="5736D2"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0021321A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0041259A" w:rsidRPr="0021321A">
         <w:rPr>
@@ -9278,51 +9439,51 @@
       <w:r w:rsidR="0041259A" w:rsidRPr="0021321A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Вставте виноску: меню "Вставка" &gt; "Виноска": З автоматичною нумерацією!</w:t>
       </w:r>
       <w:r w:rsidR="00706705" w:rsidRPr="0021321A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5736D2"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03817A6C" w14:textId="6E050C0C" w:rsidR="00933009" w:rsidRPr="00454CE2" w:rsidRDefault="00000000" w:rsidP="009E2FA5">
+  <w:p w14:paraId="03817A6C" w14:textId="540CB66E" w:rsidR="00933009" w:rsidRPr="00454CE2" w:rsidRDefault="0084694F" w:rsidP="009E2FA5">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="3544"/>
         <w:tab w:val="left" w:pos="5574"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Sitka Banner" w:hAnsi="Sitka Banner"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Sitka Banner" w:hAnsi="Sitka Banner"/>
         </w:rPr>
         <w:id w:val="190881549"/>
@@ -9459,56 +9620,50 @@
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>SP</w:t>
     </w:r>
     <w:r w:rsidR="00B46679">
       <w:rPr>
         <w:rStyle w:val="SPh-Header-EvenChar"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>h</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00204C0B" w:rsidRPr="00454CE2">
       <w:rPr>
         <w:rStyle w:val="SPh-Header-EvenChar"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="00EB59B5" w:rsidRPr="00454CE2">
-[...4 lines deleted...]
-    </w:r>
     <w:r w:rsidR="00EB59B5">
       <w:rPr>
         <w:rStyle w:val="SPh-Header-EvenChar"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Header</w:t>
     </w:r>
     <w:r w:rsidR="00EB59B5" w:rsidRPr="00454CE2">
       <w:rPr>
         <w:rStyle w:val="SPh-Header-EvenChar"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00EB59B5">
       <w:rPr>
         <w:rStyle w:val="SPh-Header-EvenChar"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
@@ -9517,83 +9672,77 @@
     </w:r>
     <w:r w:rsidR="00204C0B" w:rsidRPr="00454CE2">
       <w:rPr>
         <w:rStyle w:val="SPh-Header-EvenChar"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="440887599"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3EA7A6CE" w14:textId="6CE2780D" w:rsidR="00933009" w:rsidRDefault="002B2439" w:rsidP="009E2FA5">
         <w:pPr>
           <w:pStyle w:val="SPh-Header-Odd"/>
         </w:pPr>
-        <w:r w:rsidRPr="00204C0B">
+        <w:r w:rsidRPr="002A393D">
           <w:rPr>
             <w:iCs/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00DC45D0" w:rsidRPr="00DC45D0">
+        <w:r w:rsidR="00DC45D0" w:rsidRPr="002A393D">
           <w:rPr>
             <w:iCs/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>Заголовок</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00454CE2" w:rsidRPr="00454CE2">
+        <w:r w:rsidR="00454CE2" w:rsidRPr="002A393D">
           <w:rPr>
             <w:iCs/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve"> статті</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00204C0B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00653507">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>[</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00653507">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>SPh-Header-Odd</w:t>
         </w:r>
@@ -11393,51 +11542,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2067097080">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2128115144">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="360781901">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="733048327">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1599170148">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1669285587">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5424" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -11454,55 +11603,57 @@
     <w:rsid w:val="000A3CA4"/>
     <w:rsid w:val="000B01EB"/>
     <w:rsid w:val="000B45FE"/>
     <w:rsid w:val="000D06FB"/>
     <w:rsid w:val="000D6836"/>
     <w:rsid w:val="000E1381"/>
     <w:rsid w:val="000F6BAE"/>
     <w:rsid w:val="00101A22"/>
     <w:rsid w:val="00131260"/>
     <w:rsid w:val="00135595"/>
     <w:rsid w:val="00137AC7"/>
     <w:rsid w:val="001417B1"/>
     <w:rsid w:val="00156C91"/>
     <w:rsid w:val="00172BE9"/>
     <w:rsid w:val="001801EB"/>
     <w:rsid w:val="00192250"/>
     <w:rsid w:val="001940C3"/>
     <w:rsid w:val="001A278C"/>
     <w:rsid w:val="001A2FBF"/>
     <w:rsid w:val="001E629F"/>
     <w:rsid w:val="00204C0B"/>
     <w:rsid w:val="00206A8B"/>
     <w:rsid w:val="0021321A"/>
     <w:rsid w:val="00222464"/>
     <w:rsid w:val="0023082D"/>
+    <w:rsid w:val="00245984"/>
     <w:rsid w:val="00250AB2"/>
     <w:rsid w:val="0028189A"/>
     <w:rsid w:val="00286262"/>
     <w:rsid w:val="0029301F"/>
     <w:rsid w:val="002A2C6C"/>
+    <w:rsid w:val="002A393D"/>
     <w:rsid w:val="002A457F"/>
     <w:rsid w:val="002A635E"/>
     <w:rsid w:val="002B2439"/>
     <w:rsid w:val="002D4F53"/>
     <w:rsid w:val="002D6864"/>
     <w:rsid w:val="002E7295"/>
     <w:rsid w:val="00337184"/>
     <w:rsid w:val="00365378"/>
     <w:rsid w:val="00370553"/>
     <w:rsid w:val="003744F7"/>
     <w:rsid w:val="00384C37"/>
     <w:rsid w:val="00387E36"/>
     <w:rsid w:val="00390A6F"/>
     <w:rsid w:val="00390E42"/>
     <w:rsid w:val="003A41A5"/>
     <w:rsid w:val="003E2127"/>
     <w:rsid w:val="003F383A"/>
     <w:rsid w:val="0041259A"/>
     <w:rsid w:val="00415253"/>
     <w:rsid w:val="00432268"/>
     <w:rsid w:val="00440176"/>
     <w:rsid w:val="004522C8"/>
     <w:rsid w:val="00454CE2"/>
     <w:rsid w:val="00466DF5"/>
     <w:rsid w:val="00473F73"/>
@@ -11525,125 +11676,131 @@
     <w:rsid w:val="005E5BC1"/>
     <w:rsid w:val="005F0D9E"/>
     <w:rsid w:val="00602B8D"/>
     <w:rsid w:val="006230B4"/>
     <w:rsid w:val="00627BAE"/>
     <w:rsid w:val="00630022"/>
     <w:rsid w:val="00653507"/>
     <w:rsid w:val="00666F10"/>
     <w:rsid w:val="0067027A"/>
     <w:rsid w:val="006939AD"/>
     <w:rsid w:val="00694153"/>
     <w:rsid w:val="00697D0C"/>
     <w:rsid w:val="006B07FF"/>
     <w:rsid w:val="006C061C"/>
     <w:rsid w:val="006C4503"/>
     <w:rsid w:val="006C7FBF"/>
     <w:rsid w:val="006E4CCB"/>
     <w:rsid w:val="00706705"/>
     <w:rsid w:val="00736DD2"/>
     <w:rsid w:val="0074394B"/>
     <w:rsid w:val="00762D30"/>
     <w:rsid w:val="00770E03"/>
     <w:rsid w:val="007A49DA"/>
     <w:rsid w:val="007B2D9F"/>
     <w:rsid w:val="007B3AC4"/>
+    <w:rsid w:val="007C66A8"/>
     <w:rsid w:val="007E7AA9"/>
     <w:rsid w:val="007F2B1F"/>
     <w:rsid w:val="008003CA"/>
     <w:rsid w:val="008004AE"/>
     <w:rsid w:val="00810D29"/>
     <w:rsid w:val="00834EF2"/>
+    <w:rsid w:val="0084694F"/>
     <w:rsid w:val="00851E6B"/>
     <w:rsid w:val="00866CBF"/>
     <w:rsid w:val="00882949"/>
     <w:rsid w:val="0088327B"/>
     <w:rsid w:val="008A04EA"/>
     <w:rsid w:val="008A53F6"/>
+    <w:rsid w:val="008C01C5"/>
     <w:rsid w:val="008C1A3B"/>
     <w:rsid w:val="008C6535"/>
     <w:rsid w:val="008F2795"/>
     <w:rsid w:val="009121DD"/>
     <w:rsid w:val="00914702"/>
     <w:rsid w:val="00933009"/>
     <w:rsid w:val="00943F8F"/>
     <w:rsid w:val="009542E0"/>
     <w:rsid w:val="00965ACC"/>
     <w:rsid w:val="00966EC0"/>
     <w:rsid w:val="00976487"/>
+    <w:rsid w:val="009950E2"/>
     <w:rsid w:val="009A601A"/>
     <w:rsid w:val="009B727F"/>
     <w:rsid w:val="009C31A8"/>
     <w:rsid w:val="009D0CCD"/>
     <w:rsid w:val="009D507D"/>
     <w:rsid w:val="009E07EE"/>
     <w:rsid w:val="009E2FA5"/>
     <w:rsid w:val="009F5AB0"/>
     <w:rsid w:val="00A04ADB"/>
     <w:rsid w:val="00A26B57"/>
     <w:rsid w:val="00A329D4"/>
     <w:rsid w:val="00A33D83"/>
     <w:rsid w:val="00A42C5D"/>
     <w:rsid w:val="00A744F9"/>
     <w:rsid w:val="00A807F7"/>
     <w:rsid w:val="00A9006F"/>
     <w:rsid w:val="00AA6A51"/>
     <w:rsid w:val="00AA70CF"/>
     <w:rsid w:val="00AD1269"/>
     <w:rsid w:val="00B23F53"/>
     <w:rsid w:val="00B46679"/>
     <w:rsid w:val="00B55B48"/>
     <w:rsid w:val="00B631E8"/>
     <w:rsid w:val="00B67165"/>
     <w:rsid w:val="00B84AAA"/>
     <w:rsid w:val="00BB6589"/>
     <w:rsid w:val="00BD72BB"/>
+    <w:rsid w:val="00BE31A6"/>
     <w:rsid w:val="00BE412C"/>
     <w:rsid w:val="00BF3C38"/>
     <w:rsid w:val="00C263BD"/>
     <w:rsid w:val="00C36E87"/>
     <w:rsid w:val="00C3702A"/>
     <w:rsid w:val="00C43669"/>
     <w:rsid w:val="00C64A51"/>
     <w:rsid w:val="00C763BA"/>
     <w:rsid w:val="00C91151"/>
     <w:rsid w:val="00C97BF4"/>
     <w:rsid w:val="00CA6C1A"/>
     <w:rsid w:val="00CA6D76"/>
     <w:rsid w:val="00CC23FE"/>
     <w:rsid w:val="00CD0065"/>
     <w:rsid w:val="00CD18D9"/>
     <w:rsid w:val="00CF6628"/>
     <w:rsid w:val="00CF6FDA"/>
     <w:rsid w:val="00D06331"/>
     <w:rsid w:val="00D21267"/>
     <w:rsid w:val="00D26D9F"/>
     <w:rsid w:val="00D42AFB"/>
     <w:rsid w:val="00D56E64"/>
     <w:rsid w:val="00D62BB0"/>
     <w:rsid w:val="00D749A2"/>
     <w:rsid w:val="00D97753"/>
+    <w:rsid w:val="00DB34F2"/>
     <w:rsid w:val="00DB6FFE"/>
     <w:rsid w:val="00DC45D0"/>
     <w:rsid w:val="00DC4AB9"/>
     <w:rsid w:val="00DE62C6"/>
     <w:rsid w:val="00E05342"/>
     <w:rsid w:val="00E177FF"/>
     <w:rsid w:val="00E2099C"/>
     <w:rsid w:val="00E27668"/>
     <w:rsid w:val="00E34537"/>
     <w:rsid w:val="00E634AE"/>
     <w:rsid w:val="00E87CFB"/>
     <w:rsid w:val="00EB59B5"/>
     <w:rsid w:val="00EC1FE4"/>
     <w:rsid w:val="00EC30BF"/>
     <w:rsid w:val="00EF46B8"/>
     <w:rsid w:val="00F000BE"/>
     <w:rsid w:val="00F02436"/>
     <w:rsid w:val="00F165B5"/>
     <w:rsid w:val="00F41A3F"/>
     <w:rsid w:val="00F75543"/>
     <w:rsid w:val="00F83D91"/>
     <w:rsid w:val="00F847BF"/>
     <w:rsid w:val="00FA0FEB"/>
   </w:rsids>
   <m:mathPr>
@@ -13197,55 +13354,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="741097499">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10993-015-9358-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24144/2663-6840.2020.1.(43).313-317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakon.rada.gov.ua/laws/show/2704-19" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ksh.hu/?lang=hu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakon.rada.gov.ua/laws/show/2704-19" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ksh.hu/?lang=hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10993-015-9358-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakon.rada.gov.ua/laws/show/2704-19" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ksh.hu/?lang=hu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ksh.hu/?lang=hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10993-015-9358-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hodinkaintezet.uz.ua/edes-bus-nosztalgia-karpataljai-elonyelvi-konferenciak-jubileumain/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24144/2663-6840.2020.1.(43).313-317" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10993-015-9358-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakon.rada.gov.ua/laws/show/2704-19" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24144/2663-6840.2020.1.(43).313-317" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zakarpattya.net.ua/News/80913-Zakarpatska-vidpovid-ukrainskomu-movnomu-pytanniu-" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13520,69 +13673,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{323C0320-E588-4F4E-AD99-DC68B7866088}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2274</Words>
-  <Characters>15695</Characters>
+  <Words>2286</Words>
+  <Characters>15779</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17934</CharactersWithSpaces>
+  <CharactersWithSpaces>18029</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Enikő Tóth-Orosz</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>